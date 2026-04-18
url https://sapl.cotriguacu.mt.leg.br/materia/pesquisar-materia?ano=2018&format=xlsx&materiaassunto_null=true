--- v0 (2025-12-02)
+++ v1 (2026-04-18)
@@ -54,1176 +54,1176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EDL</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>LEANI - Presidente</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/440/edital_no_001-2018_contas_do_exercicio_2017.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/440/edital_no_001-2018_contas_do_exercicio_2017.pdf</t>
   </si>
   <si>
     <t>Faz saber, a todos quanto do presente Edital de conhecimento tiveram, que as Contas do Exercício de 2.017, da Câmara Municipal de Cotriguaçu, encontram-se a disposição de qualquer contribuinte para exame e apreciação, o qual poderá questionar a legitimidade, nos termos da Lei, no período de 12 de fevereiro a 12 de abril de 2.018 em cumprimento a Constituição Federal, artigo 31, § 3º e Constituição do Estado de Mato Grosso, artigo 209.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/441/edital_no_002-2018_contas_do_exercicio_2017..pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/441/edital_no_002-2018_contas_do_exercicio_2017..pdf</t>
   </si>
   <si>
     <t>FAZ SABER, a todos quanto do presente EDITAL DE CONHECIMENTO tiveram, que as Contas Anuais de Governo do Exercício de 2.017, Gestão do Prefeito Municipal Srº. Jair Klasner, com Parecer Prévio Favorável à Aprovação, emitido pelo TCE, encontra-se na Câmara Municipal de Cotriguaçu a disposição de qualquer contribuinte para exame e apreciação, o qual poderá questionar a legitimidade, nos termos da Lei, em cumprimento a Constituição Federal artigo 31, § 3º e Constituição do Estado de Mato Grosso, artigo 209.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MOISÉS FERREIRA DE JESUS -  1º Secretário</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REINVIDICO: JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE SEJA FEITO COM URGÊNCIA AS PONTES NAS SEGUINTES LINHAS E LOCALIDADES NO ASSENTAMENTO PA NOVA COTRIGUAÇU:_x000D_
 &amp;#8226;	1 PONTE NA LINHA 10, OURO VERDE, SENTIDO IRINEU;_x000D_
 &amp;#8226;	2 PONTES NA LINHA 09, NOVO HORIZONTE;_x000D_
 &amp;#8226;	1 PONTE EM NOVA ESPERANÇA PERTO DA SERRARIA DO LOBÓ;_x000D_
 </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>JOSE CARLOS  BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAMOS: JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE OS TRABALHOS REFERENTE A ILUMINAÇÃO PÚBLICA EM NOVA UNIÃO, TROCANDO AS LÂMPADAS QUEIMADAS E INSTALANDO NAS RUAS QUE FALTAM.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Waldir Luiz Weckwerth</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAMOS AO PREFEITO MUNICIPAL, PARA QUE SEJA FEITO A COMPRA DE UM TRATOR PARA JARDINAGEM.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gilvã Gerson Hoffmann</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE SEJA FEITO O PATROLAMENTO DA RUAS NA CIDADE QUE LIGAM OS COLÉGIOS BENÍCIO TRETEL DA SILVA E SANTA MARIA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE SEJA FEITO O PATROLAMENTO E CASCALHAMENTO DA RUAS NO CENTRO DE OURO VERDE DOS PIONEIROS (AGROVILA). </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE SEJA FEITO O MANUTENÇÃO COM URGÊNCIA NA ESTRADA DA LINHA GAÚCHA, ASSENTAMENTO PA JURUENA (PERTO DO DUDA) . </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VANDERLEI SILINGARDI CACHONE</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU QUE SEJA FEITO COM URGÊNCIA O CASCALHAMENTO DE PONTOS CRÍTICOS NA LINHA GERALDO ZANINI, PRINCIPALMENTE NA ESTRADA QUE LIGA À CASA DO SENHOR MOISÉS VOSNIAK.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE SEJA FEITO A CONSTRUÇÃO DE UMA PONTE NA LINHA PREVIATTI.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE O CASCALHAMENTO EM PONTOS CRÍTICOS E ATOLEIROS NAS SEGUINTES LINHAS:_x000D_
 _x000D_
 &amp;#8226;	LINHA 2, MURIRU;_x000D_
 &amp;#8226;	LINHA R1, V3;_x000D_
 &amp;#8226;	LINHA V5;_x000D_
 &amp;#8226;	LINHA 8;_x000D_
 &amp;#8226;	LINHA 10;_x000D_
 &amp;#8226;	02 PONTOS DE CASCALHAMENTO NA ESTRADA PRINCIPAL, DO JACARÉ AO MURIRÚ; _x000D_
 </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE COM URGÊNCIA A LIMPEZA DAS RUAS E DA PRAÇA DE NOVA UNIÃO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE O PRANCHAMENTO DE 02 PONTES NAS RUAS NO DISTRITO DE NOVA UNIÃO, REITERANDO O PEDIDO FEITO NA INDICAÇÃO  069/2017 E QUE SEJA FEITO O PATROLAMENTO E MANUTENÇÃO EM ALGUNS PONTOS DE RUAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GRAZIELA  SIEBERT  - Vice-presidente</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE A  IMPLANTAÇÃO/CONSTRUÇÃO DE 03 (TRÊS) &amp;#8220;QUEBRA-MOLAS&amp;#8221; NA RUA 1º DE MAIO E NA RUA GENECI CASTANHA, COMPREENDENDO O TRECHO ENTRE A PRAÇA E A ESCOLA PAULO FREIRE, REITERANDO A INDICAÇÃO Nº 027/2017.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE A TROCA DE LÂMPADAS QUEIMADAS E O CONSERTO DE AR CONDICIONADO DO PSF DE NOVA UNIÃO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE OS GUARDAS DA PRAÇA CIRCULEM ATÉ MEIA NOITE, E QUE ESTEJAM IDENTIFICADOS FISCALIZANDO O BEM PÚBLICO, E MANTENDO A ORDEM.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE SEJA FEITO MANUTENÇÃO NO ESTERILIZADOR DO CONSULTÓRIO ODONTOLÓGICO DO DISTRITO DE OURO VERDE DOS PIONEIROS (AGROVILA).</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSIÇÃO EXCLUÍDA. </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU QUE SEJA FEITO SERVIÇO DE TAPA BURACO NA RUA INGRID EGGERT, AOS FUNDOS DO MERCADO SUPER MAIS. </t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICO JUNTO AO PREFEITO MUNICIPAL QUE SEJA FEITO COM URGÊNCIA A CONSTRUÇÃO DE UMA PONTE NA ENTRADA DA PROPRIEDADE DO SR. ZEZÃO DA VALE VERDE NA LINHA DA MÁQUINA DE ARROZ ASSENTAMENTO PA JURUENA_x000D_
 </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vanilton de Paula Silva, JOSE CARLOS  BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICO JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE A CONTRATAÇÃO DE UM MECÂNICO PARA A SUB SECRETARIA DE OBRAS DE NOVA UNIÃO</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICO JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE O TÉRMINO DA RECUPERAÇÃO (TAPA BURACOS) DA AVENIDA MARECHAL RONDON, NO DISTRITO DE NOVA UNIÃO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MOISÉS FERREIRA DE JESUS -  1º Secretário, GRAZIELA  SIEBERT  - Vice-presidente</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REINVIDICAMOS:  JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE SEJA FEITA A MANUTENÇÃO DA REDE PÚBLICA DE ILUMINAÇÃO NOS NÚCLEOS DE NOVA ESPERANÇA E OURO VERDE &amp;#8211; PA NOVA COTRIGUAÇU, REITERANDO A INDICAÇÃO Nº 050/2017. </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>JOSE CARLOS  BATISTA, Vanilton de Paula Silva</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Vanilton de Paula Silva, Denise Pavan Brambila, Gilvã Gerson Hoffmann, GRAZIELA  SIEBERT  - Vice-presidente, JOSE CARLOS  BATISTA, LEANI - Presidente, MOISÉS FERREIRA DE JESUS -  1º Secretário, VANDERLEI SILINGARDI CACHONE, Waldir Luiz Weckwerth</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICAMOS JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE A  IMPLANTAÇÃO/CONSTRUÇÃO DE 01 (UM) &amp;#8220;QUEBRA-MOLAS&amp;#8221;, PRÓXIMO À PONTE, NA RUA DAS SAMAMBAIAS, BAIRRO JARDIM BOTÂNICO SENTIDO PLANALTO I E II. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Waldir Luiz Weckwerth, Denise Pavan Brambila, Gilvã Gerson Hoffmann, GRAZIELA  SIEBERT  - Vice-presidente, JOSE CARLOS  BATISTA, LEANI - Presidente, MOISÉS FERREIRA DE JESUS -  1º Secretário, VANDERLEI SILINGARDI CACHONE, Vanilton de Paula Silva</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICAMOS JUNTO AO PREFEITO MUNICIPAL, PAR QUE PROVIDENCIE O PATROLAMENTO E CASCALHAMENTO DA LINHA SANTA. </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VANDERLEI SILINGARDI CACHONE, Gilvã Gerson Hoffmann, GRAZIELA  SIEBERT  - Vice-presidente, JOSE CARLOS  BATISTA, LEANI - Presidente, MOISÉS FERREIRA DE JESUS -  1º Secretário, Vanilton de Paula Silva, Waldir Luiz Weckwerth</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAMOS  JUNTO AO PREFEITO DE COTRIGUAÇU, QUE PROVIDENCIE A  IMPLANTAÇÃO/CONSTRUÇÃO DE 02 (DOIS) &amp;#8220;QUEBRA-MOLAS&amp;#8221;, NA RUA 04 DE JULHO PRÓXIMO Á DELEGACIA CIVIL.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICA JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE CONTRATE UM AGENTE DE SAÚDE PARA A LINHA 02, VICINAL 14, NO DISTRITO DE NOVA UNIÃO.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICA JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE FAÇA O REBAIXAMENTO DO MORRO NA LINHA SENTIDO A COMUNIDADE DE NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICA JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, QUE PROVIDENCIE A REFORMA DA SUBPREFEITURA  DE NOVA UNIÃO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICA JUNTO AO PREFEITO MUNICIPAL DE COTRIGUAÇU, PARA QUE SEJA FEITO COM URGÊNCIA A REFORMA DE UMA PONTE NA LINHA CEDER 2, PRÓXIMO À FAZENDA PAGLIOSA</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_no_030-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_no_030-2018.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu, QUE DETERMINE QUE SEJA REALIZADA A PULVERIZAÇÃO DE INSETICIDA PELO FUMACÊ EM TODA A CIDADE DE COTRIGUAÇU.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>MOISÉS FERREIRA DE JESUS -  1º Secretário, Gilvã Gerson Hoffmann, GRAZIELA  SIEBERT  - Vice-presidente</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_no_031-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_no_031-2018.pdf</t>
   </si>
   <si>
     <t>REINVIDICAMOS: junto ao Prefeito Municipal de Cotriguaçu, que seja feito com urgência a manutenção das ruas: Padre João Edmundo Dille, (ao lado do fórum) e Avenida Brasil, (em frente à Escola Santa Maria).</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Gilvã Gerson Hoffmann, GRAZIELA  SIEBERT  - Vice-presidente, MOISÉS FERREIRA DE JESUS -  1º Secretário</t>
   </si>
   <si>
     <t>REIVINDICAMOS: Junto ao Prefeito Municipal de Cotriguaçu, para que seja feito o cascalhamento e a construção de uma ponte na Linha União, travessa indo para a Fazenda do Sr. Verdinho.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_no_033-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_no_033-2018.pdf</t>
   </si>
   <si>
     <t>REIVINDICAMOS: Junto ao Prefeito Municipal de Cotriguaçu, para que seja feito o cascalhamento e manutenção da ponte na Linha Vera Cruz, próximo a propriedade do Sr. Hilário Wagner.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE COTRIGUAÇU, ESTADO DE MATO GROSSO, POR DELIBERAÇÃO DE SEUS MEMBROS ATRAVÉS DA PRESENTE MOÇÃO MANIFESTA SEU PESAR AO FALECIMENTO DO SR. JOSÉ APARECIDO DA SILVA, TENDO EM VISTA TODA A SUA HISTÓRIA FAMILIAR E COM A SOCIEDADE COTRIGUAÇUENSE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Leani  F. Richter</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES, QUE A PRESENTE SUBSCREVEM, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, MANIFESTAR SUA SOLIDARIEDADE E ENCAMINHAR A PRESENTE MOÇÃO DE PESAR À FAMÍLIA, PELO FALECIMENTO DO SR. ISMAEL RODRIGUES BORBA, CONHECIDO COMO &amp;#8220;COSTELA&amp;#8221;, OCORRIDO NO DIA 24/02/2018, NOS TERMOS DO ART. 172 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE APLAUSO AO SR. PEDRO DANTAS ALVES._x000D_
 A CÂMARA MUNICIPAL DE COTRIGUAÇU, MT. _x000D_
 CONCEDE AO SR. O TÍTULO DE DIPLOMA AO MÉRITO DE PROTEÇÃO À NATUREZA, PELA SUA CONTRIBUIÇÃO E SERVIÇOS PRESTADOS JUNTO A UMA ÁREA DE PRESERVAÇÃO PÚBLICA DE RELEVANTE IMPORTÂNCIA, AJUDANDO A MINIMIZAR OS IMPACTOS NEGATIVOS AO MEIO AMBIENTE, EVITANDO INVASÕES IRREGULARES E SE TORNANDO ASSIM UM "GUARDIÃO" DA ÁREA POR ELE PRESERVADA._x000D_
 </t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/438/mocao_de_pesar_no_004.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/438/mocao_de_pesar_no_004.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ENCAMINHAM A MOÇÃO DE PESAR À FAMÍLIA, PELO FALECIMENTO DO SR. SÉRGIO GRESPAN, OCORRIDO NO DIA 24/09/2018, NOS TERMOS DO ARTIGO  172 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>JAIR KLASNER</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ISENÇÃO DE IMPOSTOS E TAXAS MUNICIPAIS, PARA EMPREENDIMENTOS HABITACIONAIS DE INTERESSE SOCIAL, INCLUÍDOS NOS PROGRAMAS VINCULADOS À POLITICA HABITACIONAL MUNICIPAL, ESTADUAL E FEDERAL.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE APOIO E DE INCENTIVO AO ESPORTE AMADOR E CRIA O CONSELHO E FUNDO MUNICIPAL DE ESPORTES NO MUNICÍPIO DE COTRIGUAÇU-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE RÁDIO COMUNITÁRIA DE COTRIGUAÇU, INSCRITA NO CNPJ Nº 03.081.972/0001-46, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE AUXÍLIO TRANSPORTE PARA ESTUDANTES </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.010/2017, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE COTRIGUAÇU PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A DENOMINAÇÃO DE PAÇO MUNICIPAL DE COTRIGUAÇU-MT DE </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO PESTALOZZI DE COTRIGUAÇU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE ANUIDADES A SECCIONAL DA UNIÃO NACIONAL DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO, ORGANIZAÇÃO SOCIAL, SEM FINS LUCRATIVOS, QUE REALIZA ATIVIDADES DE DEFESA EM FAVOR DAS POLÍTICAS PÚBLICAS E INTERESSES DO MUNICÍPIO E AUTORIZA O PODER EXECUTIVO A VINCULAR-SE COMO ASSOCIADO À SECCIONAL DA UNIÃO NACIONAL DOS DIRIGENTES MUNICÍPIOS DE EDUCAÇÃO E A PAGAR AS RESPECTIVAS ANUIDADES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DESPESAS DE EXERCÍCIOS ANTERIORES E AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A EMPENHAR, LIQUIDAR, PAGAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA ÁREA DE USO COMUM DO POVO E AUTORIZA O PODER EXECUTIVO A ALIENAR, MEDIANTE DOAÇÃO, A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS - MINISTÉRIO BELÉM - O IMÓVEL QUE ESPECIFICA DESTINADO À SEDE DE TEMPLO RELIGIOSO E OBRAS ECUMÊNICAS E ASSISTÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI, Nº 989/2017,EM FACE DO ARTIGO Nº 133 DA LEI ORGÂNICA, APROVADO PELA EMENDA Nº 001/2015, QUE INSTITUIU NO ORDENAMENTO TRIBUTÁRIO MUNICIPAL, HIPÓTESE DE EXCLUSÃO DO CREDITO TRIBUTÁRIO ATRAVÉS DE ISENÇÃO FISCAL RELATIVAMENTE AO IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, DO MUNICÍPIO DE COTRIGUAÇU, ESTADO DE MATO GROSSO - FUMDEB-COTRIGUAÇU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE COTRIGUAÇU COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8211; RPPS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTE E LEI MUNICIPAL Nº 501/2007, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE INVESTIMENTOS SOCIAIS &amp;#8211; FUMIS, NO MUNICÍPIO DE COTRIGUAÇU - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E SIMPLIFICADO PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE SEDIADAS NO MUNICÍPIO DE COTRIGUAÇU, NAS CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO REAL DE IMÓVEL A IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS &amp;#8211; MINISTÉRIO BELÉM -  O IMÓVEL QUE ESPECIFICA DESTINADO À SEDE DE TEMPLO RELIGIOSO E OBRAS ECUMÊNICAS E ASSISTENCIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO REAL DE IMÓVEL A ASSOCIAÇÃO DOS PRODUTORES FEIRANTES DE COTRIGUAÇU APROFECO &amp;#8211; CNPJ Nº 04.989.804/0001-16, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE CERTIFICAÇÃO DA QUALIDADE DOS PRODUTOS DA AGRICULTURA FAMILIAR DE COTRIGUAÇU, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.026/2018, QUE DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO, DO MUNICÍPIO DE COTRIGUAÇU, ESTADO DE MATO GROSSO &amp;#8211; FUMDEB- COTRIGUAÇU, É DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO DE COTRIGUAÇU &amp;#8211; FMEC - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COBRANÇA DE TAXA DE SERVIÇOS SOBRE ATIVIDADES DE LICENCIAMENTO E FISCALIZAÇÃO AMBIENTAL NO ÂMBITO DO MUNICÍPIO DE COTRIGUAÇU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LEI DIRETRIZES ORÇAMENTÁRIA DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA CRIAÇÃO DO FUNDO MUNICIPAL DE ESPORTE - FME, ALTERAÇÃO E INCLUSÃO NO PLANO PLURIANUAL - PPA - LEI Nº 990/2017 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2018 A 2021, - LEI DE DIRETRIZES ORÇAMENTÁRIA ANUAL N] 1.010/2017, PARA CRIAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA COM FONTE DE RECURSOS PROVENIENTE DE REPASSE DE CONVENIO, DA PREFEITURA MUNICIPAL DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REAVALIAÇÃO ATUARIAL/2018 E ALTERA AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICÍPIO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA REVISÃO GERAL ANUAL PARA O PISO MUNICIPAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA, DE QUE TRATA O INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERA EM PARTE O ART. 1° DA LEI MUNICIPAL Nº 1.007/2017, QUE ALTERA A LEI Nº 638/2010, E DÁ OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR, SOB O REGIME DE CONCESSÃO, A PRESTAÇÃO DOS SERVIÇOS DA MINI USINA DE LEITE E SEUS DERIVADOS DO MUNICÍPIO DE COTRIGUAÇU/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM MÓVEL COM A ASSOCIAÇÃO UNIÃO DOS PEQUENOS PRODUTORES RURAIS DO ASSENTAMENTO PA JURUENA DE COTRIGUAÇU-MT, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTE O ART. 2º DA LEI MUNICIPAL Nº 650/2010, QUE CRIA RUAS DA CIDADE DE COTRIGUAÇU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM MÓVEL COM A ASSOCIAÇÃO UNIÃO DOS PEQUENOS PRODUTORES RURAIS DO ASSENTAMENTO PA JURUENA DE COTRIGUAÇU-MT, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CREDITO ESPECIAL PARA DOTAÇÃO ORÇAMENTÁRIO POR FONTE DE RECURSOS PARA DESPESAS DE PESSOAL, ALTERAÇÃO DA PPA, LDO, E LOA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUAS NA CIDADE DE COTRIGUAÇU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVO PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE COTRIGUAÇU COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8211; RPPS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTES O ART. 1º DA LEI MUNICIPAL Nº 1.045/2018 QUE DISPÕE SOBRE NOVO PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE COTRIGUAÇU/MT COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8211; RPPS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTES A LEI Nº 990/2017 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2018 A 2021, CRIANDO E INCLUINDO AÇÕES E PROJETO ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR TERMO DE FOMENTO COM O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DE COTRIGUAÇU - CONSEG - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA EM PARTES A LEI MUNICIPAL Nº 813/2013, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA CONCESSÃO DE AUXÍLIO ALIMENTAÇÃO AOS MÉDICOS INTEGRANTES DO PROGRAMA </t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO FIRMAR TERMO DE FOMENTO COM O SINDICATO RURAL DE COTRIGUAÇU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO MUNICIPAL DE TRÂNSITO DO MUNICÍPIO DE COTRIGUAÇU E DA JARI - JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO MUNICIPAL DE VIGILÂNCIA SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL PARA DOTAÇÃO ORÇAMENTÁRIA POR FONTE DE RECURSOS PARA DESPESAS DE OBRAS E INSTALAÇÕES, ALTERAÇÃO DA PPA, LDO E LOA E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE COTRIGUAÇU, A FIRMAR CONVÊNIO COM A POLITEC &amp;#8211; ESCOLA POLITÉCNICA DO NOROESTE LTDA, OBJETIVANDO A INSTALAÇÃO DE CURSOS TÉCNICOS, TECNÓLOGOS, GRADUAÇÃO E PÓS-GRADUAÇÃO PELA UNIP INTERATIVA (UNIVERSIDADE PAULISTA) NO MUNICÍPIO DE COTRIGUAÇU/MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTES A LEI MUNICIPAL Nº 838/2014 QUE INSTITUI E DISCIPLINA A VERBA DE NATUREZA INDENIZATÓRIA DA LOCOMOÇÃO, NOS TERMOS EM QUE SE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA EM PARTES A LEI MUNICIPAL Nº 1.018/2018 QUE SOBRE INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE AUXÍLIO TRANSPORTE PARA ESTUDANTES </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTES A LEI N° 990/2017 QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO 2018 A 2021, E LEI N° 1.047/2018 QUE DISPÕE SOBRE A LDO- LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019, CRIANDO E INCLUINDO AÇÕES E PROJETO ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA COTRILIMPA - LIMPEZA DE TERRENOS URBANOS PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>ALTERA O ART. 5º DA LEI Nº 1.010/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_048-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_048-2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE COTRIGUAÇU PARA O EXERCÍCIO FINANCEIRO DE 2019 E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_049-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_049-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação Temporária de pessoal em caráter excepcional ou em regime de substituição e aulas livres para provimento dos cargos na administração direta e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_050-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_050-2018.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL PARA ALTERAÇÃO DA LOA, DA CÂMARA MUNICIPAL  NO VALOR QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_051-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_051-2018.pdf</t>
   </si>
   <si>
     <t>Altera Anexo I da Lei Municipal nº 1.061/2018, que Dispõe sobre a Contratação Temporária de pessoal em caráter excepcional ou em regime de substituição e aulas livres para provimento dos cargos na administração direta e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_052-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_052-2018.pdf</t>
   </si>
   <si>
     <t>Altera em partes a Lei Municipal Nº 1.055/2018, que Autoriza o Poder Executivo Municipal de Cotriguaçu, a firmar convênio com a POLITEC – ESCOLA POLITÉCNICA DO NOROESTE LTDA, objetivando a instalação de cursos Técnicos, tecnólogos, Graduação e Pós-Graduação pela UNIP Interativa (Universidade Paulista) no Município de Cotriguaçu/MT e dá outras providencias.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/449/no_053-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/449/no_053-2018.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL POR CONTA DO SUPERÁVT FINANCEIRO DO EXERCÍCIO ANTERIOR NO ORÇAMENTO VIGENTE NO VALOR DE ATÉ RS 3.094.000,00 TRÊS MILHÕES E NOVENTA E QUATRO MIL REAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_054-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_054-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal  nº 707/2011, que autoriza o Poder Executivo  Municipal a transferir o domínio do imóvel que declara pelo instituto de concessão de direito real para a construção de um laticínio e atividades afins e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_055-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_055-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar termo de fomento com a Associação Pestalozzi de Cotriguaçu, inscrita no CNPJ 14.989.581/0001-40, e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS CRITÉRIOS DE COBRANÇA DE IPTU - IMPOSTO PREDIAL E TERRITORIAL URBANO PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 057/2015, QUE REESTRUTURA O PLANO DE CARGOS E CARREIRAS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE COTRIGUAÇU, REVOGA LEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA EM PARTES A LEI COMPLEMENTAR Nº 079/2018, QUE DISPÕE SOBRE OS CRITÉRIOS DE COBRANÇA DE IPTU &amp;#8211; IMPOSTO PREDIAL E TERRITORIAL URBANO PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Presidente</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/437/projeto_de_resolucao_no_01-2018.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/437/projeto_de_resolucao_no_01-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO PROGRAMA DA CÂMARA  MUNICIPAL DE COTRIGUAÇU, O EXERCÍCIO DE 2.019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1530,68 +1530,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/440/edital_no_001-2018_contas_do_exercicio_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/441/edital_no_002-2018_contas_do_exercicio_2017..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_no_030-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_no_031-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_no_033-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/438/mocao_de_pesar_no_004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/449/no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/437/projeto_de_resolucao_no_01-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/440/edital_no_001-2018_contas_do_exercicio_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/441/edital_no_002-2018_contas_do_exercicio_2017..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/436/indicacao_no_030-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/442/indicacao_no_031-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/444/indicacao_no_033-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/438/mocao_de_pesar_no_004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/448/pl_no_048-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/439/pl_no_049-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/445/pl_no_050-2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/446/pl_no_051-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/447/pl_no_052-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/449/no_053-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/450/pl_no_054-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/451/pl_no_055-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2018/437/projeto_de_resolucao_no_01-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="225.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>