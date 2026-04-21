--- v0 (2025-12-01)
+++ v1 (2026-04-21)
@@ -54,1702 +54,1702 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EDL</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
     <t>Fabiane Dias Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/713/edital_no_001-20210001.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/713/edital_no_001-20210001.pdf</t>
   </si>
   <si>
     <t>Edital de conhecimento público nº 001/2021._x000D_
 Contas do Exercício de 2020, da Câmara Municipal de Cotriguaçu - MT.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Presidente</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/741/edital_no_002-20210001.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/741/edital_no_002-20210001.pdf</t>
   </si>
   <si>
     <t>Contas de Governo do Exercício de 2019, Gestão do Prefeito Municipal Srº. Jair Klasner.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/763/edital_de_conhecimento_publico__no_003-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/763/edital_de_conhecimento_publico__no_003-2021.pdf</t>
   </si>
   <si>
     <t>Edital de conhecimento nº 003/2021, das Contas Anuais de Governo. do Exercício de 2019, Gestão do Prefeito Municipal Sr. Jair Klasner.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_001-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: Junto ao Prefeito Municipal de Cotriguaçu/MT, que seja implantado a Unidade Básica de Saúde Rural com a localização na sede Cotriguaçu.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>Gilvã Gerson Hoffmann</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_002-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: Junto ao Secretário de Infraestrutura do município de Cotriguaçu-MT, para que seja feito com urgência a manutenção e cascalhamento de um princípio de atoleiro, na Linha Cedere 2, próximo o entroncamento da Castanheira.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_003-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: Junto ao Secretário de Infraestrutura do município de Cotriguaçu-MT, para que seja feito com urgência a manutenção e cascalhamento na Linha Geraldo Zanini, próximo a propriedade do Sr. Jezuíno e no morro próximo da propriedade do Sr. Gabriel.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_004-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Junto ao Prefeito Municipal de Cotriguaçu/MT, que seja suspenso o ponto digital dos Servidores Públicos (em tempo de pandemia), devendo o controle ser feito de outra forma.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_005-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_005-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO:_x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, que disponibilize recursos financeiros necessários para REFORMA das Unidades de Saúde I e II da sede deste município, em vista a constante infiltrações e alagamentos ocorridos em ambos os edifícios.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gilmar Pereira Nunes</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_006-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_006-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: Junto ao Secretário Municipal de Cidades do município de Cotriguaçu-MT, para que providencie a manutenção e onde necessário a instalação de iluminação pública no Distrito de Nova União.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Adriane Mari Loureiro Pestana</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_007-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_007-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: _x000D_
 _x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, que providencie a manutenção e reforma do prédio do Consultório Odontológico do PSF do Distrito de Agrovila, onde também se encontra instalado a sala do COVID-19 e o almoxarifado.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_008-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_008-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: _x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, que providencie o patrolamento e o cascalhamento das ruas do Distrito de Agrovila, além de toda manutenção necessária para a conservação das mesmas.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Valdirlei Aparecido Vaz</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_009-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_009-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: _x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, que viabilize a construção de estacionamentos e jardinagem na Avenida 20 de Dezembro, iniciando de frente a Roncar Motos e Prefeitura Municipal até no final do asfalto em frente a KiKo Auto Peças.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_010-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_010-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO Junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a construção de 06 (seis) quebra-molas na Avenida 07 de Setembro, Distrito de Nova União, sendo 1 (um) em frente a Igreja Assembleia de Deus, 1 (um)  em frente a Sorveteira Ki Delicia, 1 (um) em frente a DS Informática, 1 (um) em frente Quase Tudo Materiais de Construção, 1 (um) em frente ao Hotel Oliveira e 1 (um) na Rua Arapongas em frente a quadra de esportes.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jose Carlos Batista</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_011-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_011-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO Junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a construção de uma garagem com lavanderia anexa na Unidade Básica de Saúde do Distrito de Nova União.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_012-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_012-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO Junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie o pranchamento de 2 (duas) pontes na MT 170, uma próximo da Comunidade Outro Verde, e a outra e a outra entre a Linha 14 e 19.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_013-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_013-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO Junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a abertura e patrolamento de estrada na Linha 8 (Linha das Pranchas).</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_no_014-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_no_014-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO Junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a instalação de energia elétrica no Posto de Saúde da Comunidade Novo Horizonte.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_015-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_015-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO:_x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja feito a manutenção e recuperação na Estrada Irmãos Lusa, Setor Chácaras.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_no_016-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_no_016-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO:_x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, para que proceda com revisão dos valores de alvará cobrados dos PROFISSIONAIS DE NÍVEL SUPERIOR AUTÔNOMO, considerando que venho sistematicamente recebendo pedidos para tal dos profissionais atuante nesta municipalidade.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_017-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_017-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO:_x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja providenciado o patrolamento e compactação no Aeroporto Municipal.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cleyton Junior Santos</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_no_018-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a limpeza (varrição e lavagem) das avenidas e ruas pavimentadas do município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_no_019-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Reivindica junto ao Deputado Estadual João José de Matos (DR. JOÃO), para que providencie recursos de Emenda Parlamentar para o município de Cotriguaçu, destinados a reforma da quadra de esportes da Escola Municipal 7 de Setembro, localizada no Distrito Ouro Verde dos Pioneiros (Agrovila).</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_no_020-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a manutenção, patrolamento e aterro em algumas ruas do Distrito de Nova União.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_no_021-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a manutenção e patrolamento das Linhas 04 e 19 e na MT 206 até a divisa de Colniza.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_no_022-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a manutenção e melhorias do prédio do PSF e manutenção na ambulância, da comunidade de Nova Esperança.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/</t>
   </si>
   <si>
     <t>REIVINDICO _x000D_
 Junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a construção de 4 (quatro) pontes, uma localizada na Linha 9, outra na Linha Quadra 20, outra na linha 15 e a outra na Linha 7.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_no_024-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie  o patrolamento  na Linha V5, sentido Muriru e na Linha 2 do Muriru.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_no_025-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_no_025-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a construção de uma ponte e que seja feito o patrolamento  entre a Linha V5, e  Linha 2 do Muriru.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_no_026-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_no_026-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja realizada a reforma e reativação do Posto de Saúde da Comunidade Vale Verde.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_no_027-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_no_027-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja realizada a conclusão da construção e posterior ativação da Unidade de Saúde da Comunidade Gaúcha.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_028-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja concluído a obra da Creche Municipal, localizada na Rua das Araras, Bairro Jardim Botânico, Cotriguaçu-MT.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_029-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_029-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Deputado Estadual João José de Matos (DR. JOÃO), para que disponibilize recursos, através de Emenda Parlamentar, para a aquisição de equipamentos para montar a sala de estabilização de urgência, no Hospital Municipal de Cotriguaçu.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Roberto Machado de Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_030-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_030-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a conclusão da construção do PSF da Linha Gaúcha, PA Juruena, próximo a Escola Sidney Cesar Fhur.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_031-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_031-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie o prancheamento de uma ponte na  Linha Cafézinho, próximo a Escola Sidney Cesar Fhur, que dá acesso a Linha Cafézinho e Vale Verde.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_032-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie o patrolamento da Linha Gaúcha, Linha Vale Verde, Linha Cafézinho, CDR 09 e os travessão da Linha Cafézinho e CDR09.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_033-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_033-2021.pdf</t>
   </si>
   <si>
     <t>Reivindica junto ao Deputado Estadual Thiago Silva, para que disponibilize recursos, para aquisição das seguintes máquinas e equipamentos:_x000D_
 - Pulverizador de 600 litros;_x000D_
 - Calcalhadeira;_x000D_
 - Plantadeira de plantio direto com disco de corte três linhas hidráulica;</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_034-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_034-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja feito a recuperação da ponte na Linha da Balsa, próximo da entrada para o Cafézinho.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_035-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_035-2021.pdf</t>
   </si>
   <si>
     <t>Reivindica junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a manutenção e onde necessário a instalação de iluminação pública no município de Cotriguaçu/MT.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_036-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_036-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu/MT, para que busque melhorias na infraestrutura do Aeródromo Municipal, com base no Decreto Estadual nº 1.071, de 19 de agosto de 2021, que institui o Programa Estadual de Investimento para melhoria dos aeródromos Públicos - Mais MT Aeródromos Públicos, a fim de reestruturar a infraestrutura aeroportuária do Estado. O decreto foi publicado no Diário Oficial, conforme cópia anexa.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_037-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_037-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie o prancheamento de 4 (quatro) pontes na Linha 28, na Comunidade Novo Horizonte</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_038-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_038-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a construção da rede fluvial no Distrito de Nova União, nas imediações do Mercado Sertanejo até na ponte saída do Posto de Saúde.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_039-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_039-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja feito a construção de um parquinho para crianças em um dos canteiros na Praça João Paulo II.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_040-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_040-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja providenciado o patrolamento na Linha Vicinal 39, mais conhecida como "Linha do Luizão", Comunidade de Nova Esperança.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_041-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_041-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja providenciado a manutenção de duas pontes na Linha Vicinal 39, mais conhecida como "Linha do Luizão", Comunidade de Nova Esperança.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_042-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_042-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que viabilize a implantação de faixas de travessia para pedestres, ao entorno da Praça João Paulo II.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_43-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_43-2021.pdf</t>
   </si>
   <si>
     <t>Reivindica junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie placas indicando os nomes das ruas da cidade.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_44-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_44-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto aos Deputados, para que viabilize a manutenção da BR 174 no trecho sem pavimentação (Juruena à Castanheira).</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_45-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Reivindica junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja providenciado a instalação de placas de sinalização indicando a presença de ciclistas na BR 170.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_no_046-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie o patrolamento e a manutenção de uma ponte na Linha União.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_no_047-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_no_047-2021.pdf</t>
   </si>
   <si>
     <t>Reivindica junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a manutenção de uma ponte na Linha Cafézinho.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_no_048-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_no_048-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a recuperação (tapa buracos) das ruas pavimentadas no Distrito de Nova União.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_no_049-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_no_049-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu, que obedecendo aos termos regimentais vigentes, dentro das formalidades legais, proceda a estudos e tome as legais e cabíveis providências, objetivando-se o envio de Projeto de Lei à Câmara no corrente ano para apreciação com a finalidade de conceder a Revisão Geral Anual dos salários dos Servidores Municipais - RGA com vigência a partir de janeiro de 2022, sendo que há anos se encontram defasados.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_no_050-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_no_050-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja implantado, no PSF do Distrito de Nova União, uma rede de internet de acesso via WI-FI livre e gratuita para uso da população atendida.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_no_051-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_no_051-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que seja feito o cascalhamento da estrada na Linha Cascalheira.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_no_052-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_no_052-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: Junto ao Prefeito Municipal de Cotriguaçu-MT, para que viabilize um desaguador e cascalhamento na Linha União, em frente ao Sítio Boa Esperança, próximo ao aterro sanitário.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_no_053-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_no_053-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Executivo e à Secretaria Municipal de Saúde de Cotriguaçu/MT, a aquisição de equipamentos eletrônicos portáteis para o registro de dados e informações colhidos pelos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_054-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_054-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: _x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja feito, a construção de muro, a construção de um parquinho e a reforma do piso da quadra, na Escola Municipal Santa Maria de Cotriguaçu-MT.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_055-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_055-2021.pdf</t>
   </si>
   <si>
     <t>REIVINDICO: _x000D_
 Junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja feito, a reforma do parquinho, na Escola Municipal Pequeno Cidadão de Cotriguaçu-MT.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Waldir Luiz Weckwerth</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_056-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_056-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu/MT, para que seja feito, a construção do parquinho, na Escola Municipal 07 de Setembro no município de Cotriguaçu-MT.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no_057-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no_057-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu-MT, para que providencie a manutenção e construção de pontes e bueiros num trajeto de 9 km, na Linha do Erasmo, em Nova Esperança.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_058-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_058-2021.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu/MT para que seja providenciado o patrolamento e cascalhamento dos acessos às Escolas Municipais: Pequeno Cidadão e Santa Maria e Escolas Estaduais: Benício Tretell da Silva e Maria da Glória Vargas Ochoa.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de aplausos</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/815/mocao_de_aplausos_no_002-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/815/mocao_de_aplausos_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Ementa: propõe à mesa Diretora o encaminhamento de Moção de Aplausos ao Policial Militar de Cotriguaçu SR. Helber Jhonatan Siqueira Lima.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>PDCS</t>
   </si>
   <si>
     <t>Parecer das Comissoes</t>
   </si>
   <si>
     <t>FISCALIZAÇAO E CONTROLE ORÇAMENTÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_no_001-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_no_001-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Emite o seguinte parecer sobre o Projeto de Lei Complementar nº 006/2021 que "Dispõe sobre a concessão de desconto que menciona no pagamento a vista do Imposto Predial e Territorial Urbano – IPTU para o Exercício Financeiro de 2021 e Institui o “Programa Contribuinte Premiado”, no referido Exercício, e dá outras providências".</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/752/parecer_no_002-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/752/parecer_no_002-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>Emite parecer sobre o Projeto de Lei Complementar nº 006/2021 que "Dispõe sobre a concessão de desconto que menciona no pagamento a vista do Imposto Predial e Territorial Urbano – IPTU para o Exercício Financeiro de 2021 e Institui o “Programa Contribuinte Premiado”, no referido Exercício, e dá outras providências".</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/761/parecer_no_003-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/761/parecer_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Trata-se de análise sobre a Prestação de Contas Anuais. Exercício de 2019. Parecer Prévio nº 40/2021 - TP - EP Tribunal de Contas do Estado de Mato Grosso, processo: 8.811/2019, 11696/2020, 7.103/2019 e 7.102-1/2019 - apensos.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/762/parecer_no_004-2021.pdfc.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/762/parecer_no_004-2021.pdfc.j.r.f.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/2021; DA COMISSÃO DE CONSTITUÍÇÃO, JUSTIÇA E REDAÇÃO FINAL, DA CÂMARA MUNICIPAL DE COTRIGUAÇU.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_no_005-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_no_005-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 020/2021 que "Dispõe sobre o Plano Plurianual - PPA para o Quadriênio 2022-2025 e dá outras providências."</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no_006-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no_006-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/788/parecer_no_007-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/788/parecer_no_007-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão sobre o Projeto de Lei nº 021/2021.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/789/parecer_no_008-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/789/parecer_no_008-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/790/parecer_no_009-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/790/parecer_no_009-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão sobre o Projeto de Lei nº 026/2021.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/792/parecer_no_011-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/792/parecer_no_011-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão sobre o Projeto de Lei nº 027/2021.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_no_012-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_no_012-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/800/parecer_no_13_comissao_de_fiscalizacao_e_controle_orcamentario.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/800/parecer_no_13_comissao_de_fiscalizacao_e_controle_orcamentario.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 008/2021. _x000D_
 (Comissão de Fiscalização e Controle Orçamentário).</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/801/parecer_no_14-2021_comissao_constituicao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/801/parecer_no_14-2021_comissao_constituicao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 008/2021._x000D_
 (Comissão de Constituição, Justiça e Redação Final).</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>DIREITOS HUMANOS</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/802/parecer_no_15-2021_comissao_direitos_humanos_saude_bem-estar_social_trabalho_e_defesa_do_consumidor.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/802/parecer_no_15-2021_comissao_direitos_humanos_saude_bem-estar_social_trabalho_e_defesa_do_consumidor.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 008/2021._x000D_
 (Comissão de Direitos Humanos, Saúde, Bem-estar Social, Trabalho e Defesa do Consumidor).</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/804/parecer_no_16-2021_comissao_de_fiscalizacao_e_controle_orcamentario.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/804/parecer_no_16-2021_comissao_de_fiscalizacao_e_controle_orcamentario.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 030/2021. (Fiscalização e Controle Orçamentário)</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/805/parecer_no_17-2021_comissao_de_constituicao_justica_e_redacao_final.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/805/parecer_no_17-2021_comissao_de_constituicao_justica_e_redacao_final.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 030/2021. (CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL)</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/810/parecer_no_018-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/810/parecer_no_018-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 031/2021. (Fiscalização e Controle Orçamentário)</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/811/parecer_no_019-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/811/parecer_no_019-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 031/2021. (CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL)</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_no_020-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_no_020-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 029/2021.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_no_021-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_no_021-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/834/parecer_no_022-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/834/parecer_no_022-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 008/2021.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/835/parecer_no_023-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/835/parecer_no_023-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_no_024-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_no_024-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei  nº 042/2021.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/837/parecer_no_025-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/837/parecer_no_025-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 042/2021.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/838/parecer_no_026-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/838/parecer_no_026-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 043/2021.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/839/parecer_no_027-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/839/parecer_no_027-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/840/parecer_no_028-2021._c.f.c.o....pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/840/parecer_no_028-2021._c.f.c.o....pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 035/2021.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_no_029-2021._c.j.r.f.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_no_029-2021._c.j.r.f.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Olirio Oliveira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_001-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre contratação por tempo determinado para tender a necessidade temporária de excepcional interesse publico, nos termos do inciso IX, do art. 37, da Constituição Federal no âmbito do Município de Cotriguaçu, Estado do Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_002-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta  o procedimento a ser adotado pelos Poderes da Administração Pública, direta e indireta, do Município de Cotriguaçu, Estado de Mato Grosso, na realização do Processo Seletivo Simplificado e nas Contratações Temporárias, em conformidades com as normas do Tribunal de Contas do Estado de Mato Grosso - TCE -MT, e dá outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_no_003-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece o valor das multas pecuniárias, a ser impostas aos infratores das medidas sanitárias e restritivas que visam a prevenção, controle contenção de riscos, danos e agravos à saúde pública, a fim de evitar a disseminação do Novo Corona vírus  - COVID - 19, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_004-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do Inciso IX, do art. 37, da Constituição Federal, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_no_005-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Cotriguaçu - CONSEG, visando custear despesas administrativas, como material de consumo, expediente, permanente e prestação de serviços, para as Delegacias de Polícia Civil e Destacamentos de Polícia Militar, da Sede do Município de Cotriguaçu-MT e do Distrito de Nova União, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_006-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com a Associação Pestalozzi de Cotriguaçu, visando promover melhores condições sociais as pessoas com deficiência, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_007-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para celebrar Termo de Fomento com a Associação da Rádio Comunitária de Cotriguaçu, visando contribuir para a melhoria da qualidade de vida dos cidadãos do Município, através dos serviços de utilidade pública prestado pela Rádio Comunitária de importante papel social, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_008-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO ÚNICO, da Lei Municipal n.º 1.134/2021, que dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do Inciso IX, do art. 37, da Constituição Federal, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_009-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para concessão de Parcelamento Especial de Débitos Fiscais, dispensa de juros e multas, nas condições que estabelece, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_010-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da composição e organização do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização do Profissionais da Educação - CACS/FUNDEB, do município de Cotriguaçu, Estado de Mato Grosso, de acordo com as disposições do arts. 33 e ss., da Lei Federal n.º 14.113/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_011-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo Municipal celebrar acordo de colaboração com a Cooperativa de Crédito, Poupança e Investimento UNIVALIS - SICREDI UNIVALIS MT/RO, visando a implementação de metodologia de educação cooperativa baseada em projetos, para o desenvolvimento de princípios de cooperação e cidadania, entre outras finalidades, e dá outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_012-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de uma Unidade de Saúde Básica – USB, na Zona Rural do Município de Cotriguaçu, Estado de Mato Grosso, visando o atendimento das necessidades da Secretaria Municipal de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_013-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Cotriguaçu - CONSEG, visando custear despesas administrativas, com a contratação de pessoal para realizar prestação de serviços de limpeza nas Delegacias de Polícia Civil e Destacamentos de Polícia Militar, da sede do Município de Cotriguaçu-MT e do Distrito de Nova União, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_014-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_014-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação na Sede do Município de Cotriguaçu, Estado de Mato Grosso, da Unidade Básica Rural - UBS, visando o atendimento das necessidades em saúde dos usuários do Sistema Único de Saúde - SUS radicados na zona rural do Município e dá outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_015-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_015-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de manutenção e recuperação das estradas rurais do município de Cotriguaçu, Estado de Mato Grosso, com a possibilidade de celebração de termo de parceria com a iniciativa privada, e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_016-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para promover abertura de crédito adicional especial no orçamento vigente, com fins de dar cobertura orçamentária a distribuição de kits de gêneros alimentícios da alimentação escolar, em decorrência da suspensão das aulas pela Declaração de Emergência em Saúde Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_017-2021._retirado.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_017-2021._retirado.pdf</t>
   </si>
   <si>
     <t>Acrescenta ANEXO e altera a redação do inciso III, do art. 44, da Lei Municipal n.º 692/2011, que Reestruturou o Regime Próprio de Previdência Social do Município de Cotriguaçu-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_018-2021-mesclado.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_018-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Valdivino Mendes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_019-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei Municipal nº 1.132/2021, que regulamenta o procedimento a ser adotado pelos poderes da Administração Pública, direta e indireta, do município de Cotriguaçu, Estado de Mato Grosso, na realização do processo seletivo simplificado e nas contratações temporárias, em conformidade com as normas do Tribunal de Contas do Estado de Mato Grosso - TCE-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_no_020-2021_______________.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_no_020-2021_______________.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA para o Quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_021-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_021-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição das tarifas de fornecimento da água e de coleta e tratamento de esgoto sanitário, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_de_lei_no_022-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_de_lei_no_022-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas anticorrupção e a responsabilização administrativa de pessoas jurídicas pela prática de atos contra a administração pública, no âmbito do município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_de_lei_no_023-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_de_lei_no_023-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a abrir crédito especial no orçamento vigente no valor que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_de_lei_no_024-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_de_lei_no_024-2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos II e III, ao art. 6º, da Lei Municipal n.º 1.129/2020, que estima a receita e fixa a despesa do município de Cotriguaçu-MT para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_025-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_025-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o PREVI-COTRI - Instituto Municipal de Previdência Social dos Servidores Municipal de Cotriguaçu a efetuar o pagamento do Instrumento de parcelamento convencional com a Procuradoria Regional da Fazenda Nacional da 4.ª Região, referente a contribuição para o PASEP e multas, até o valor que menciona, e o Poder Executivo Municipal a proceder à abertura de Crédito Adicional Especial no Orçamento Municipal vigente do Exercício Financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_no_026-20210001.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_no_026-20210001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias - LDO, do município de Cotriguaçu, Estado de Mato Grosso, para a elaboração e execução da lei orçamentária anual - LOA, referente ao exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_no_27-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para celebrar Termo de Cooperação com o Estado de Mato Grosso, por intermédio da Secretaria de Estado de Segurança Pública - SESP-MT, para fins de implantação de Atividade Municipal Delegada, no âmbito do Município de Cotriguaçu-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_028-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_028-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, organização, estrutura e competências do Conselho Municipal de Política Cultural - CMPC do município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_no_029-20210001.pdf_ap..pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_no_029-20210001.pdf_ap..pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo administrativo infracional no âmbito da Administração Pública direta, autárquica e fundacional, do município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_no_30-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Institui o regime de Previdência Complementar no âmbito do município de Cotriguaçu-MT, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40, da Constituição Federal, autoriza a adesão a plano de benefícios de Previdência Complementar, e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_no_031-2021.pdfap..pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_no_031-2021.pdfap..pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2.º, do art. 63, da Lei Municipal nº 692/2011, que reestruturou o regime próprio de previdência social do Município de Cotriguaçu-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_no_032-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_no_032-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a abrir crédito adicional suplementar nas dotações orçamentárias que menciona, do orçamento vigente, no valor de R$ 990.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_no_033-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_no_033-2021.pdf</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_no_034-20210001.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_no_034-20210001.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.139/2021, que dispõe sobre os procedimentos para concessão de Parcelamento Especial de Débitos Fiscais, dispensa de juros e multas, nas condições que estabelece, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_no_035-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_no_035-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cotriguaçu, Estado de Mato Grosso, da Administração Direta e Indireta, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_no_036-20210001.anexo.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_no_036-20210001.anexo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar o imóvel pertencente ao Patrimônio Municipal que menciona, com a empresa, Cotriguaçu Colonizadora de Aripuanã S.A., com base no art. 17, inciso I, alínea "c", combinado com o art. 24, inciso X, da Lei Federal nº 8.666/93 e suas alterações posteriores, e dá outras providências.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_no_037-20210001.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_no_037-20210001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a abrir Crédito Adicional Suplementar na dotação orçamentária que menciona, do Orçamento vigente, no valor de R$ 140.609,00, e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_no_038-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_no_038-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo complementar os recursos financeiros a ser repassado ao Conselho Comunitário de Segurança Pública de Cotriguaçu - CONSEG, no valor que menciona, visando a execução do objeto do Termo de Fomento, autorizado pela Lei Municipal n.º 1.120/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_no_039-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_no_039-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir o Programa de Recuperação de Créditos do Estado de Mato Grosso – REGULARIZE, instituído pela Lei Estadual n.º 10.579, de 7 de agosto de 2017, celebrar Instrumento de Adesão junto a Procuradoria Geral do Estado de Mato Grosso – PGE-MT e efetuar o pagamento da Certidão de Dívida Ativa – CDA, no valor que menciona, e dá outras Providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_no_040-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_no_040-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_no_041-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_no_041-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Autoriza o Instituto Municipal de Previdência Social dos Servidores Municipal de Cotriguaçu-MT - PREVI-COTRI a celebrar Adesão de Acordo de Transação, com possibilidade de parcelamento, junto a Procuradoria Geral da Fazenda Nacional – PGFN, referente a Contribuição para o PASEP e multas, conforme as condições e valor que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_no_042...pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_no_042...pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 973/2017, que instituiu o auxílio-alimentação aos servidores públicos efetivos e contratados da Prefeitura Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_no_043-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_no_043-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Municipal n.º 1.132/2021, que Regulamenta o procedimento a ser adotado pelos Poderes da Administração Pública, direta e indireta, do Município de Cotriguaçu, Estado de Mato Grosso, na realização do Processo Seletivo Simplificado e nas Contratações Temporárias, em conformidade com as normas do Tribunal de Contas do Estado de Mato Grosso – TCE-MT, altera o ANEXO ÚNICO, da Lei Municipal n.º 1.134/2021, que dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, nos termos do Inciso IX, do art. 37, da Constituição Federal, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_de_lei_no_044-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_de_lei_no_044-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 1.151/2021 - Diretrizes Orçamentárias - LDO para elaboração e execução da Lei Orçamentária Anual - LOA do Município de Cotriguaçu, Estado de Mato Grosso, para o exercício financeiro 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_de_lei_no_045-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_de_lei_no_045-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo complementar os recursos financeiros a ser repassado ao Conselho Comunitário de Segurança Pública de Cotriguaçu - CONSEG, no valor que menciona, visando a execução do objeto do termo de Fomento, autorizado pela Lei Municipal n.º 1.120/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/845/projeto_de_lei_no_046-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/845/projeto_de_lei_no_046-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com o Conselho Comunitário de Segurança Pública de Cotriguaçu - CONSEG, visando custear despesas administrativas, com material de consumo, expediente, permanente e prestação de serviços, para as Delegacias de Polícia Civil e Destacamentos de Polícia Militar, da Sede do Município de Cotriguaçu-MT e do Distrito de Nova União, para o Exercício Financeiro de 2022, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_de_lei_no_047-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_de_lei_no_047-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alterações na Lei Municipal nº 1.147/2021 - Plano Plurianual do Município de Cotriguaçu, Estado de Mato Grosso, para o quadriênio de 2022/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_de_lei_no_048-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_de_lei_no_048-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para celebrar Termo de Fomento como Conselho Comunitário de Segurança Pública de Cotriguaçu - CONSEG, visando custear despesas administrativas, com a contratação de pessoal para realizar prestação de serviços de limpeza nas Delegacias de Polícia Civil e Destacamentos de Polícia Militar, da sede do Município de Cotriguaçu-MT e do Distrito de Nova União, para o exercício financeiro de 2022, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_de_lei_no_049-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_de_lei_no_049-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o abono de percentual das sobras dos recursos financeiros do Fundo de manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB - 70%, com os servidores em efetivo exercício nas atividades do Magistério da Educação Básica do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_de_lei_no_050-20210001.pdf_c.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_de_lei_no_050-20210001.pdf_c.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com a Associação Pestalozzi de Cotriguaçu, visando promover melhores condições sociais as pessoas com deficiência, com repasse de recursos financeiros, para o Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_lei_complementar_001-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_lei_complementar_001-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Complementar Municipal nº 038/2009 e altera dispositivo da Lei Complementar nº 048/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_complementar_no_002-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_complementar_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Altera o ANEXO VII, da Lei Complementar Municipal nº 002/2021, que dispõe sobre o Sistema Tributário do Município de Cotriguaçu - MT, e da outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_complementar_no_003-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_complementar_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Complementar nº 046/21014, que dispõe sobre o Plano de Cargos, Carreira e Salários dos Profissionais da Educação Pública Básica do Município de Cotriguaçu - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_complementar_no_004-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_complementar_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Complementar Municipal nº 046/2014, que dispõe sobre o Plano de Cargos, Carreira e Salário dos Profissionais da Educação Pública Básica do Município de Cotriguaçu - M,T, e dá outras  providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_complementar_no_005-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_complementar_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Minoração e Majoração de taxas da Lei Complementar Municipal n.º 002/2001, que dispõe sobre o sistema tributário do Município de Cotriguaçu (MT), e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_complementar_no_006-2021._aprovado_com_parecer.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_complementar_no_006-2021._aprovado_com_parecer.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o desconto que menciona no pagamento a vista do Imposto Predial e Territorial Urbano – IPTU para o Exercício Financeiro de 2021 e Institui o “Programa Contribuinte Premiado”, no referido Exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_complementar_no_007-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_complementar_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar Municipal nº 093/2021, que autoriza o Poder Executivo Municipal a conceder o desconto que menciona no pagamento a vista do Imposto Predial e Territorial Urbano - IPTU para o exercício financeiro de 2021 e institui o "Programa Contribuinte Premiado", no referido exercício, e dá outras providências.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_complementar_no_008-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_complementar_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos Servidores Públicos Municipais, da Administração Pública Direta e Indireta do Poder Executivo e do Poder Legislativo, do Município de Cotriguaçu, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, relativo ao período apurado até dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/842/mensagem_050_-_2021_-_plc_009_-_altera_a_lcp_002-2001_-_ctm_-_cotri2021_-_redacao_final_1_b369195f-399a-4cdd-b186-164c27672334.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/842/mensagem_050_-_2021_-_plc_009_-_altera_a_lcp_002-2001_-_ctm_-_cotri2021_-_redacao_final_1_b369195f-399a-4cdd-b186-164c27672334.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta dispositivos e ANEXOS, na Lei Complementar Municipal n.º 002/2001, que dispõe sobre o Sistema Tributário do Município de Cotriguaçu/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_complementar_no_008-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_complementar_no_008-2021.pdf</t>
   </si>
   <si>
     <t>Define infração funcional e estabelece as respectivas penalidades, para o caso de recusa do servidor público submeter-se a vacinação de caráter obrigatório, e acrescenta dispositivos na Lei Complementar Municipal n.º 019/2002, que dispõe sobre a reestruturação do Estatuto do Servidores Públicos do Município de Cotriguaçu, e dá outras providências correlatas, e na Lei Municipal n.º 522/2007, que institui o Código Disciplinar do Servidor Público Civil dos Poderes Públicos e Autarquias do Município de Cotriguaçu, e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_resolucao_no_002-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_resolucao_no_002-2021.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO PERMANENTE, DA CÂMARA MUNICIPAL DE COTRIGUAÇU - MT</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_resolucao_no_003-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_resolucao_no_003-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMISSÃO PERMANENTE DA CÂMARA MUNICIPAL DE COTRIGUAÇU._x000D_
 A Presidente da Câmara Municipal de Cotriguaçu, Estado do Mato Grosso, usando das atribuições que lhe são conferidas pela Lei Orgânica do Município, e no cumprimento da Legislação vigente.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_resolucao_no_004-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_resolucao_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Altera o auxílio-alimentação aos servidores públicos efetivos, e comissionados do Poder Legislativo do Município de Cotriguaçu – MT estabelecido pela resolução nº. 011/2017, nas condições que específica, e dá outras providências”.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_de_resolucao_no_005-2021..pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_de_resolucao_no_005-2021..pdf</t>
   </si>
   <si>
     <t>Cria Comissão de Recesso da Câmara Municipal de Cotriguaçu.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção  de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_001-2021.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_001-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, PELO FALECIMENTO DO SENHOR VALDIR DELMIR BALESTRIN, OCORRIDO NO DIA 29/03/2021.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Parecer Prévio/ Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas  de Mato Grosso - TCE-MT</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/743/parecer_previo_no_40-2021_-_tp.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/743/parecer_previo_no_40-2021_-_tp.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio nº 40/2021 - TP._x000D_
 RESUMO: Prefeitura Municipal de Cotriguaçu, Contas Anuais de Governo do Exercício 2019. Parecer Prévio Contrário à Aprovação. Recomendação ao Poder Legislativo para que determine e recomende ao Chefe do Poder Executivo Municipal a adoção de medidas corretivas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2057,68 +2057,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/713/edital_no_001-20210001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/741/edital_no_002-20210001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/763/edital_de_conhecimento_publico__no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_44-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/815/mocao_de_aplausos_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_no_001-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/752/parecer_no_002-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/761/parecer_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/762/parecer_no_004-2021.pdfc.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_no_005-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no_006-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/788/parecer_no_007-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/789/parecer_no_008-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/790/parecer_no_009-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/792/parecer_no_011-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_no_012-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/800/parecer_no_13_comissao_de_fiscalizacao_e_controle_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/801/parecer_no_14-2021_comissao_constituicao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/802/parecer_no_15-2021_comissao_direitos_humanos_saude_bem-estar_social_trabalho_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/804/parecer_no_16-2021_comissao_de_fiscalizacao_e_controle_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/805/parecer_no_17-2021_comissao_de_constituicao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/810/parecer_no_018-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/811/parecer_no_019-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_no_020-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_no_021-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/834/parecer_no_022-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/835/parecer_no_023-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_no_024-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/837/parecer_no_025-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/838/parecer_no_026-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/839/parecer_no_027-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/840/parecer_no_028-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_no_029-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_017-2021._retirado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_018-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_no_020-2021_______________.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_de_lei_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_de_lei_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_de_lei_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_025-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_no_026-20210001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_no_029-20210001.pdf_ap..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_no_031-2021.pdfap..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_no_034-20210001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_no_036-20210001.anexo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_no_037-20210001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_no_038-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_no_039-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_no_040-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_no_041-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_no_042...pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_de_lei_no_044-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_de_lei_no_045-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/845/projeto_de_lei_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_de_lei_no_047-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_de_lei_no_048-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_de_lei_no_049-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_de_lei_no_050-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_lei_complementar_001-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_complementar_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_complementar_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_complementar_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_complementar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_complementar_no_006-2021._aprovado_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_complementar_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_complementar_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/842/mensagem_050_-_2021_-_plc_009_-_altera_a_lcp_002-2001_-_ctm_-_cotri2021_-_redacao_final_1_b369195f-399a-4cdd-b186-164c27672334.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_complementar_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_resolucao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_de_resolucao_no_005-2021..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/743/parecer_previo_no_40-2021_-_tp.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/713/edital_no_001-20210001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/741/edital_no_002-20210001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/763/edital_de_conhecimento_publico__no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/737/indicacao_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_no_025-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_no_026-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_no_027-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/758/indicacao_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_no_029-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/769/indicacao_no_030-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/770/indicacao_no_031-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/771/indicacao_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/772/indicacao_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/773/indicacao_no_034-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/774/indicacao_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/777/indicacao_no_036-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/778/indicacao_no_037-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/779/indicacao_no_038-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/784/indicacao_no_039-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/785/indicacao_no_040-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/786/indicacao_no_041-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/787/indicacao_no_042-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_44-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/807/indicacao_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/808/indicacao_no_047-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/809/indicacao_no_048-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/816/indicacao_no_049-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/817/indicacao_no_050-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/818/indicacao_no_051-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/825/indicacao_no_052-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/832/indicacao_no_053-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/848/indicacao_no_054-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/849/indicacao_no_055-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/851/indicacao_no_056-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/852/indicacao_no_057-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/853/indicacao_no_058-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/815/mocao_de_aplausos_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/751/parecer_no_001-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/752/parecer_no_002-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/761/parecer_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/762/parecer_no_004-2021.pdfc.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/767/parecer_no_005-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/768/parecer_no_006-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/788/parecer_no_007-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/789/parecer_no_008-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/790/parecer_no_009-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/792/parecer_no_011-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/793/parecer_no_012-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/800/parecer_no_13_comissao_de_fiscalizacao_e_controle_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/801/parecer_no_14-2021_comissao_constituicao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/802/parecer_no_15-2021_comissao_direitos_humanos_saude_bem-estar_social_trabalho_e_defesa_do_consumidor.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/804/parecer_no_16-2021_comissao_de_fiscalizacao_e_controle_orcamentario.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/805/parecer_no_17-2021_comissao_de_constituicao_justica_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/810/parecer_no_018-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/811/parecer_no_019-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/821/parecer_no_020-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/822/parecer_no_021-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/834/parecer_no_022-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/835/parecer_no_023-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/836/parecer_no_024-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/837/parecer_no_025-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/838/parecer_no_026-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/839/parecer_no_027-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/840/parecer_no_028-2021._c.f.c.o....pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/841/parecer_no_029-2021._c.j.r.f.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/699/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/705/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/710/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/711/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/712/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_017-2021._retirado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_018-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/760/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_no_020-2021_______________.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/765/projeto_de_lei_no_021-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/776/projeto_de_lei_no_022-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/775/projeto_de_lei_no_023-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/780/projeto_de_lei_no_024-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/781/projeto_de_lei_025-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/782/projeto_de_lei_no_026-20210001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/783/projeto_de_lei_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/794/projeto_de_lei_no_028-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/796/projeto_de_lei_no_029-20210001.pdf_ap..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/797/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/806/projeto_de_lei_no_031-2021.pdfap..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/812/projeto_de_lei_no_032-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/813/projeto_de_lei_no_033-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/814/projeto_de_lei_no_034-20210001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/823/projeto_de_lei_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/819/projeto_de_lei_no_036-20210001.anexo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/820/projeto_de_lei_no_037-20210001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/824/projeto_de_lei_no_038-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/826/projeto_de_lei_no_039-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/827/projeto_de_lei_no_040-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/828/projeto_de_lei_no_041-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/829/projeto_de_lei_no_042...pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/830/projeto_de_lei_no_043-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/843/projeto_de_lei_no_044-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/844/projeto_de_lei_no_045-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/845/projeto_de_lei_no_046-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/846/projeto_de_lei_no_047-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/847/projeto_de_lei_no_048-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/854/projeto_de_lei_no_049-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/855/projeto_de_lei_no_050-20210001.pdf_c.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/702/projeto_lei_complementar_001-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/703/projeto_de_lei_complementar_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/704/projeto_de_lei_complementar_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/714/projeto_de_lei_complementar_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_complementar_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_complementar_no_006-2021._aprovado_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/766/projeto_de_lei_complementar_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/831/projeto_de_lei_complementar_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/842/mensagem_050_-_2021_-_plc_009_-_altera_a_lcp_002-2001_-_ctm_-_cotri2021_-_redacao_final_1_b369195f-399a-4cdd-b186-164c27672334.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/795/projeto_de_lei_complementar_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/707/projeto_de_resolucao_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/764/projeto_de_resolucao_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/833/projeto_de_resolucao_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/850/projeto_de_resolucao_no_005-2021..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/720/mocao_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2021/743/parecer_previo_no_40-2021_-_tp.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>