--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -10,418 +10,957 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="301">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Galvane Ribeiro Macedo</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_01-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Reivindico junto ao Prefeito Municipal de Cotriguaçu, para que providencie a construção um quebra molas nas proximidades da lanchonete Gulo’s Prime.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_02-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Reivindico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT, para que sejam realizados serviços manutenção na Linha Gaúcha.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Evandro Cesar de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_03-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Reivindico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu, para que determine à Secretaria Municipal de Educação a retomada da realização da Semana Pedagógica no início do ano letivo para os professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_04-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu, para que determine à Secretaria Municipal de Educação a adoção das providências necessárias para a contratação de profissionais devidamente habilitados em Educação Física e Língua Inglesa, a fim de atender à rede municipal de ensino.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_no_05-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_no_05-2026.pdf</t>
   </si>
   <si>
     <t>Reivindico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT, que determine ao setor competente a adoção das providências necessárias para a construção de duas pontes na Linha Jaciara, que se encontram em estado crítico de conservação.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_06-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_06-2026.pdf</t>
   </si>
   <si>
     <t>Reivindico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT, que determine ao setor competente que determine ao setor competente a realização de manutenção urgente em trecho com atoleiro nas proximidades do Rio Piranha, bem como a manutenção da Linha União.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_07-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_07-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu, que determine aos Secretários Municipais a apresentação, perante o Poder Legislativo, de plano anual de trabalho referente ao exercício de 2026, contendo as ações, metas e prioridades a serem executadas em suas respectivas pastas.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jonata Dias Cavalcante</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_08-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_08-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT que sejam adotadas as providências necessárias para que a quadra da antiga Escola Santa Maria, onde atualmente funciona a Secretaria Municipal de Saúde, seja disponibilizada para uso da comunidade, especialmente aos moradores dos bairros Progresso e Planalto._x000D_
 Sugere-se que o Município assuma formalmente a gestão do espaço, transferindo sua administração para o Departamento Municipal de Esportes, promovendo o devido isolamento estrutural da área utilizada pela Secretaria de Saúde, garantindo segurança, organização e acesso adequado à população.</t>
   </si>
   <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Valdirlei Aparecido Vaz</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a elaboração de projeto de reforma, ampliação e revitalização da quadra coberta Complexo Esportivo José Amorim.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que efetue o repasse de recursos ao Moto Clube Radical de Cotriguaçu, destinados à execução de evento regional de velocross no município.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a elaboração de projeto arquitetônico e de engenharia para execução de pavimentação asfáltica e implantação de infraestrutura urbana na Avenida Brasil, bem como que adote as providências necessárias para celebração de convênio com o Governo do Estado visando à execução da referida obra.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine a disponibilização de recursos no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais) à Secretaria Municipal de Urbanismo, destinados à elaboração de projetos técnicos e à execução de obras de pavimentação asfáltica e infraestrutura urbana na sede do Município de Cotriguaçu.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_013-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT que determine ao setor competente a adoção das providências necessárias para a construção de uma ponte e a instalação de um bueiro na Linha do Erasmo, na Comunidade Nova Esperança, que se encontram em estado crítico de conservação.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Joaquim Alves Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT, para que determine ao setor competente a adoção das providências necessárias visando à implantação de lago fundo nas estradas rurais do município, especialmente nos trechos mais críticos que apresentam constantes problemas de acúmulo de água e atoleiros.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT que determine ao setor competente a adoção imediata das providências necessárias para a realização urgente de serviços de cascalhamento, patrolamento e recuperação estrutural da estrada da Linha Cascalheira.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização das seguintes obras de infraestrutura na Estrada Linha Corgão:_x000D_
+	I – a construção de uma ponte sobre os bueiros existentes nas proximidades da Ponte do Corgão, tendo em vista que a atual estrutura não está suportando o volume de água, ocasionando o escoamento pela vazante e gerando riscos à trafegabilidade e à segurança dos usuários da via;_x000D_
+	II – a construção de uma ponte sobre o Rio Cerejeira, na mesma linha, com o objetivo de garantir melhores condições de acesso, escoamento da produção agrícola e mobilidade dos moradores da região.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a construção de uma ponte de madeira na Linha Jaciara, com o objetivo de garantir melhores condições de tráfego e segurança aos moradores e produtores rurais da localidade.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal à necessidade de construção de lombada na rua lateral do supermercado Pasqual, sentido creche pequeno cidadão, próximo ao centro de convivência, conforme normas do CONTRAN.</t>
+  </si>
+  <si>
     <t>1437</t>
   </si>
   <si>
     <t>PDCS</t>
   </si>
   <si>
     <t>Parecer das Comissoes</t>
   </si>
   <si>
     <t>FISCALIZAÇAO E CONTROLE ORÇAMENTÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA CFCO SOBRE O PROCESSO Nº 184.966-2/2024 CONTAS ANUAIS DE GOVERNO MUNICIPAL RELATIVAS AO EXERCÍCIO DE 2024, PARECER PRÉVIO Nº 113/2025, PREFEITO VALDIVINO MENDES DOS SANTOS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJRF SOBRE O PROCESSO Nº 184.966-2/2024 CONTAS ANUAIS DE GOVERNO MUNICIPAL RELATIVAS AO EXERCÍCIO DE 2024, PARECER PRÉVIO Nº 113/2025, PREFEITO VALDIVINO MENDES DOS SANTOS.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/parecer_no_03-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/parecer_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº 03/2026 sobre o PL nº 002/2026.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer_no_04-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº 04/2026 sobre o PL nº 002/2026.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº 03/2026 sobre o PLC nº 003/2026.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº 06/2026 sobre o PLC nº 003/2026.</t>
   </si>
   <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>Parecer da CFCO sobre o Projeto de Lei Complementar nº 004/2026.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJRF sobre o Projeto de Lei Complementar nº 004/2026.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/parecer_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CFCO sobre o Projeto de Lei nº 017/2026.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/parecer_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CFCO sobre o Projeto de Lei nº 018/2026.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/parecer_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CCJRF sobre o Projeto de Lei nº 017/2026.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/parecer_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da CJCRF sobre o Projeto de Lei nº 018/2026.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão sobre o Projeto de Lei nº 066/2025.</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da comissão sobre o Projeto de Lei nº 27/2026.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/parecer_no_016-2026.pdf</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>Parecer da comissão sobre o Projeto de Lei Complementar nº 002/2026.</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/parecer_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer sobre o Projeto de lei nº 11/2026</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/parecer_no_020-2026.pdf</t>
+  </si>
+  <si>
     <t>1425</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Moises Ferreira de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.cotriguacu.mt.leg.br/media/</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador. controle de estabelecimentos e produtos de saúde e de interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigilância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_no_002-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com a ASSOCIAÇÃO DOS PRODUTORES RURAIS VALE DO JURUENA – LINHA PARANA, Pessoa Jurídica de Direito Privado, sem fins lucrativos, inscrita no CNPJ/MF sob o n.º 54.342.417/0001-61, com a finalidade de custear despesas para a compra de mudas de café para a associação, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_lei_no_003-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com a Associação da Rádio Comunitária Arco Íris de Cotriguaçu-MT, visando a distribuição de informações aos munícipes por meio de divulgações de ações educativas de cunho social e informativas nas áreas da Saúde, Educação, Assistência Social, Esporte, Lazer e Cultura, especialmente de cidadania de modo que continue a contribuir para a melhoria da qualidade de vida dos cidadãos do Município, através dos serviços de utilidade pública prestados, com repasse de recursos financeiros, e dá outras providências.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_004-2026.pdf</t>
+  </si>
+  <si>
     <t>Revoga a Lei Municipal nº 1.336 de 01 de julho de 2025, que dispõe sobre a Política Municipal da Pessoa Idosa, cria o Conselho Municipal dos Direitos da Pessoa Idosa - CMDPI e o Fundo Municipal da Pessoa Idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1440/projeto_de_lei_no_05-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre o Conselho Municipal dos Direitos da Pessoa Idosa -CMDPI e o Fundo Municipal do Idoso (FMID), e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1441/projeto_de_lei_no_05-2026.pdf</t>
+  </si>
+  <si>
     <t>Altera a redação dos artigos 67, § 1º, art. 68, e § 2ºda Lei Municipal n.º 692/2011, que dispõe sobre a reestruturação do Regime Próprio de Previdência Social do Município de Cotriguaçu/MT e dá outras providências.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1442/projeto_de_lei_no_007-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a autorização para celebrar Termo de Fomento com a Associação de Pequenos Produtores Rurais Nova Aliança, pessoa jurídica de direito privado, sem fins lucrativos, inscrita no CNPJ/MF sob o n.º 07.376.365/0001-64, e dá outras providências.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_no_008-2026.pdf</t>
+  </si>
+  <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 1.200.000,00(um milhão e duzentos mil reais), no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>9</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1443/projeto_de_lei_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 685.000,00(seiscentos e oitenta e cinco mil reais), no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>10</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com a Associação Atlética Cotriguaçuense - ASAC, e dá outras providências.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>11</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_lei_no_011-2026_ap..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de Cotriguaçu - MT, e dá outras providências</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>12</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_012-2026.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Agricultura – FMA, no âmbito do Município de Cotriguaçu - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>13</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_complementar_no_013-2026.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 534/2007, datada em 21 de dezembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>14</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1456/projeto_de_lei_no_014-2026.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 757/2012, datada em 03 de julho de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>15</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 764/2012, datada em 23 de outubro de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>16</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_016-2026.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 775/2012, datada em 19 de dezembro de 2012, e dá outras providências.</t>
   </si>
   <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_no_017-2026..pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal n.º 1.281/2024, que dispõe sobre a criação do Fundo Municipal de Cultura de Cotriguaçu, Estado de Mato Grosso e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_lei_no_018-2026_cm.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n.º 1.276/2024, que dispõe sobre adequação orçamentária no âmbito do Município de Cotriguaçu-MT e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de R$ 104.254,62, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal n.º 1.156/2021, que dispõe sobre a Criação, Organização, Estrutura e Competências do Conselho Municipal de Política Cultural - CMPC do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal n.º 1.280/2024, que institui o Plano Municipal de Cultura (PMC) de Cotriguaçu, Estado de Mato Grosso, para o período decenal de 2024/2034 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.500.000,00 (quatro milhões e quinhentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.664.628,49 (seis milhões seiscentos e sessenta e quatro mil, seiscentos e vinte e oito reais e quarenta e nove centavos), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.153.497,63 (dois milhões cento e cinquenta e três mil quatrocentos e noventa e sete reais e sessenta e três centavos), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.168.800,00 (um milhão cento e sessenta e oito mil e oitocentos reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.459.444,17 (seis milhões quatrocentos e cinquenta e nove mil, quatrocentos e quarenta e quatro reais e dezessete centavos), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 171.638,80 (cento e setenta e um mil seiscentos e trinta e oito reais e oitenta centavos), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_no_027-2026_rep..pdf</t>
+  </si>
+  <si>
+    <t>Revoga dispositivos da lei complementar nº 016/2004, que cria a L.D.U. - Lei de Diretrizes Urbanísticas do Município de Cotriguaçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 161.647,00(cento e sessenta e um mil seiscentos e quarenta e sete reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00(cem mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.240,00(doze mil duzentos e quarenta reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.241,00(doze mil duzentos e quarenta e um reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00(duzentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00(duzentos e cinquenta mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_no_034-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00(cento e cinquenta mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_no_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_no_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 337.667,00(trezentos e trinta e sete mil seiscentos e sessenta e sete reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei_no_037-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de até R$ 630.000,00 (seiscentos e trinta mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_no_038-2026_cm.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Complementar n.º 1.203/2022, que dispõe sobre a instituição das Tarifas de Fornecimento de Água e de Coleta e Tratamento de Esgoto Sanitário, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_no_039-2026_cm.pdf</t>
+  </si>
+  <si>
+    <t>Esta Lei dispõe sobre a regulamentação dos serviços públicos de abastecimento de água e coleta de esgoto no Município de Cotriguaçu Mato Grosso, e da outras providencias.</t>
+  </si>
+  <si>
     <t>1426</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_complementar_no_001-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos municipais, da administração pública direta ou indireta do Poder Executivo e do Poder Legislativo, do Município de Cotriguaçu, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, relativo ao exercício financeiro de 2026, concede reajuste real, cria cargos, função gratificada e dá outras providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 046/2019 que dispõe sobre o plano de cargos carreira e salário dos profissionais da educação pública básica do município de Cotriguaçu e alteração da Lei Complementar 019/2005 que dispõe sobre a reestruturação do estatuto dos servidores públicos do município de Cotriguaçu-MT, e dá outras providências</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_lei_complementar_no_003-2026.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre Condições de Pagamento da Dívida Ativa, no período que menciona, para a concessão de Parcelamento Especial de Débitos Fiscais, dispensa de juros e multas, nas condições que estabelece, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1431</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_lei_complementar_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o desconto que menciona, no pagamento a vista do Imposto Predial e Territorial Urbano - IPTU para o_x000D_
 Exercício Financeiro de 2026, institui o “Programa IPTU Premiado 2026”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_complementar_no_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Complementar nº 142/2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_complementar_no_006-2026_ap..pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei complementar nº 104/2022, que dispõe sobre a Nova Organização da Estrutura Administrativa, do Quadro de Pessoal de Agentes Políticos e Cargos em Comissão e das Funções Gratificadas, da Administração Pública Direta e Indireta, do Poder Executivo do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -725,67 +1264,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/parecer_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/parecer_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/parecer_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/parecer_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/parecer_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/parecer_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/parecer_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/parecer_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/parecer_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1440/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1441/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1442/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1443/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_lei_no_011-2026_ap..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_complementar_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1456/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_no_017-2026..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_lei_no_018-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_no_027-2026_rep..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_no_038-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_no_039-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_complementar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_lei_complementar_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_lei_complementar_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_complementar_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_complementar_no_006-2026_ap..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -987,754 +1526,2077 @@
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>48</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>48</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
         <v>48</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E21" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E22" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F22" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" t="s">
         <v>86</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F23" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F24" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>72</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F25" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H26" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="D27" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E27" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F27" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="H28" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E29" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="H29" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E30" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F30" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="H30" t="s">
-        <v>108</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="D31" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E31" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="F31" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="H31" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="E32" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="F32" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="F33" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="H33" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="D34" t="s">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="E34" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="F34" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H34" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
+        <v>77</v>
+      </c>
+      <c r="D35" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" t="s">
+        <v>87</v>
+      </c>
+      <c r="F35" t="s">
+        <v>92</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H35" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>80</v>
+      </c>
+      <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" t="s">
+        <v>88</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H36" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>83</v>
+      </c>
+      <c r="D37" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" t="s">
+        <v>87</v>
+      </c>
+      <c r="F37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H37" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>138</v>
+      </c>
+      <c r="D38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" t="s">
+        <v>92</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H38" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39" t="s">
+        <v>87</v>
+      </c>
+      <c r="F39" t="s">
+        <v>88</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H39" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>145</v>
+      </c>
+      <c r="E40" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" t="s">
+        <v>147</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H40" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>150</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>145</v>
+      </c>
+      <c r="E41" t="s">
+        <v>146</v>
+      </c>
+      <c r="F41" t="s">
+        <v>147</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H41" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>145</v>
+      </c>
+      <c r="E42" t="s">
+        <v>146</v>
+      </c>
+      <c r="F42" t="s">
+        <v>147</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H42" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>26</v>
       </c>
-      <c r="D35" t="s">
-[...12 lines deleted...]
-        <v>121</v>
+      <c r="D43" t="s">
+        <v>145</v>
+      </c>
+      <c r="E43" t="s">
+        <v>146</v>
+      </c>
+      <c r="F43" t="s">
+        <v>147</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H43" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" t="s">
+        <v>147</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H44" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>162</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" t="s">
+        <v>145</v>
+      </c>
+      <c r="E45" t="s">
+        <v>146</v>
+      </c>
+      <c r="F45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H45" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D46" t="s">
+        <v>145</v>
+      </c>
+      <c r="E46" t="s">
+        <v>146</v>
+      </c>
+      <c r="F46" t="s">
+        <v>147</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H46" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" t="s">
+        <v>145</v>
+      </c>
+      <c r="E47" t="s">
+        <v>146</v>
+      </c>
+      <c r="F47" t="s">
+        <v>147</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H47" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>171</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" t="s">
+        <v>145</v>
+      </c>
+      <c r="E48" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" t="s">
+        <v>147</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H48" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>174</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" t="s">
+        <v>146</v>
+      </c>
+      <c r="F49" t="s">
+        <v>147</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H49" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>177</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>56</v>
+      </c>
+      <c r="D50" t="s">
+        <v>145</v>
+      </c>
+      <c r="E50" t="s">
+        <v>146</v>
+      </c>
+      <c r="F50" t="s">
+        <v>147</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H50" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" t="s">
+        <v>146</v>
+      </c>
+      <c r="F51" t="s">
+        <v>147</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H51" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>64</v>
+      </c>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
+      <c r="E52" t="s">
+        <v>146</v>
+      </c>
+      <c r="F52" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H52" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>186</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>68</v>
+      </c>
+      <c r="D53" t="s">
+        <v>145</v>
+      </c>
+      <c r="E53" t="s">
+        <v>146</v>
+      </c>
+      <c r="F53" t="s">
+        <v>147</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H53" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>189</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>73</v>
+      </c>
+      <c r="D54" t="s">
+        <v>145</v>
+      </c>
+      <c r="E54" t="s">
+        <v>146</v>
+      </c>
+      <c r="F54" t="s">
+        <v>147</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H54" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>192</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" t="s">
+        <v>145</v>
+      </c>
+      <c r="E55" t="s">
+        <v>146</v>
+      </c>
+      <c r="F55" t="s">
+        <v>147</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H55" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>195</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>80</v>
+      </c>
+      <c r="D56" t="s">
+        <v>145</v>
+      </c>
+      <c r="E56" t="s">
+        <v>146</v>
+      </c>
+      <c r="F56" t="s">
+        <v>147</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H56" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>198</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" t="s">
+        <v>145</v>
+      </c>
+      <c r="E57" t="s">
+        <v>146</v>
+      </c>
+      <c r="F57" t="s">
+        <v>147</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H57" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>201</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>138</v>
+      </c>
+      <c r="D58" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" t="s">
+        <v>146</v>
+      </c>
+      <c r="F58" t="s">
+        <v>147</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H58" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>204</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>142</v>
+      </c>
+      <c r="D59" t="s">
+        <v>145</v>
+      </c>
+      <c r="E59" t="s">
+        <v>146</v>
+      </c>
+      <c r="F59" t="s">
+        <v>147</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H59" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>208</v>
+      </c>
+      <c r="D60" t="s">
+        <v>145</v>
+      </c>
+      <c r="E60" t="s">
+        <v>146</v>
+      </c>
+      <c r="F60" t="s">
+        <v>147</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H60" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>211</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>212</v>
+      </c>
+      <c r="D61" t="s">
+        <v>145</v>
+      </c>
+      <c r="E61" t="s">
+        <v>146</v>
+      </c>
+      <c r="F61" t="s">
+        <v>147</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H61" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>216</v>
+      </c>
+      <c r="D62" t="s">
+        <v>145</v>
+      </c>
+      <c r="E62" t="s">
+        <v>146</v>
+      </c>
+      <c r="F62" t="s">
+        <v>147</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H62" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>219</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>220</v>
+      </c>
+      <c r="D63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E63" t="s">
+        <v>146</v>
+      </c>
+      <c r="F63" t="s">
+        <v>147</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H63" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>223</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>224</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
+        <v>146</v>
+      </c>
+      <c r="F64" t="s">
+        <v>147</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H64" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>227</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>228</v>
+      </c>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" t="s">
+        <v>147</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H65" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>231</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>232</v>
+      </c>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H66" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>235</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>236</v>
+      </c>
+      <c r="D67" t="s">
+        <v>145</v>
+      </c>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F67" t="s">
+        <v>147</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H67" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>239</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>240</v>
+      </c>
+      <c r="D68" t="s">
+        <v>145</v>
+      </c>
+      <c r="E68" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" t="s">
+        <v>147</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H68" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>243</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>244</v>
+      </c>
+      <c r="D69" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" t="s">
+        <v>146</v>
+      </c>
+      <c r="F69" t="s">
+        <v>147</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H69" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>247</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>248</v>
+      </c>
+      <c r="D70" t="s">
+        <v>145</v>
+      </c>
+      <c r="E70" t="s">
+        <v>146</v>
+      </c>
+      <c r="F70" t="s">
+        <v>147</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H70" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>251</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>252</v>
+      </c>
+      <c r="D71" t="s">
+        <v>145</v>
+      </c>
+      <c r="E71" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" t="s">
+        <v>147</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H71" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>255</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>256</v>
+      </c>
+      <c r="D72" t="s">
+        <v>145</v>
+      </c>
+      <c r="E72" t="s">
+        <v>146</v>
+      </c>
+      <c r="F72" t="s">
+        <v>147</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H72" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>259</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>260</v>
+      </c>
+      <c r="D73" t="s">
+        <v>145</v>
+      </c>
+      <c r="E73" t="s">
+        <v>146</v>
+      </c>
+      <c r="F73" t="s">
+        <v>147</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H73" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>263</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>264</v>
+      </c>
+      <c r="D74" t="s">
+        <v>145</v>
+      </c>
+      <c r="E74" t="s">
+        <v>146</v>
+      </c>
+      <c r="F74" t="s">
+        <v>147</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H74" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>266</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>267</v>
+      </c>
+      <c r="D75" t="s">
+        <v>145</v>
+      </c>
+      <c r="E75" t="s">
+        <v>146</v>
+      </c>
+      <c r="F75" t="s">
+        <v>147</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H75" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>270</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>271</v>
+      </c>
+      <c r="D76" t="s">
+        <v>145</v>
+      </c>
+      <c r="E76" t="s">
+        <v>146</v>
+      </c>
+      <c r="F76" t="s">
+        <v>147</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H76" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>274</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>275</v>
+      </c>
+      <c r="D77" t="s">
+        <v>145</v>
+      </c>
+      <c r="E77" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" t="s">
+        <v>147</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H77" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>278</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>279</v>
+      </c>
+      <c r="D78" t="s">
+        <v>145</v>
+      </c>
+      <c r="E78" t="s">
+        <v>146</v>
+      </c>
+      <c r="F78" t="s">
+        <v>147</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H78" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>282</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>283</v>
+      </c>
+      <c r="E79" t="s">
+        <v>284</v>
+      </c>
+      <c r="F79" t="s">
+        <v>147</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H79" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>287</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>283</v>
+      </c>
+      <c r="E80" t="s">
+        <v>284</v>
+      </c>
+      <c r="F80" t="s">
+        <v>147</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H80" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>289</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" t="s">
+        <v>283</v>
+      </c>
+      <c r="E81" t="s">
+        <v>284</v>
+      </c>
+      <c r="F81" t="s">
+        <v>147</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H81" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>292</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>26</v>
+      </c>
+      <c r="D82" t="s">
+        <v>283</v>
+      </c>
+      <c r="E82" t="s">
+        <v>284</v>
+      </c>
+      <c r="F82" t="s">
+        <v>147</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H82" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>295</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" t="s">
+        <v>283</v>
+      </c>
+      <c r="E83" t="s">
+        <v>284</v>
+      </c>
+      <c r="F83" t="s">
+        <v>147</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H83" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>298</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>34</v>
+      </c>
+      <c r="D84" t="s">
+        <v>283</v>
+      </c>
+      <c r="E84" t="s">
+        <v>284</v>
+      </c>
+      <c r="F84" t="s">
+        <v>147</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H84" t="s">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>