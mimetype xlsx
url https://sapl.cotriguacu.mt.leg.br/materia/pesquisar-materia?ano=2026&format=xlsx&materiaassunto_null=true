--- v1 (2026-04-18)
+++ v2 (2026-06-20)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="944" uniqueCount="419">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -235,85 +235,280 @@
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT que determine ao setor competente a adoção das providências necessárias para a construção de uma ponte e a instalação de um bueiro na Linha do Erasmo, na Comunidade Nova Esperança, que se encontram em estado crítico de conservação.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Joaquim Alves Pereira</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_014-2026.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT, para que determine ao setor competente a adoção das providências necessárias visando à implantação de lago fundo nas estradas rurais do município, especialmente nos trechos mais críticos que apresentam constantes problemas de acúmulo de água e atoleiros.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>http://sapl.cotriguacu.mt.leg.br/media/</t>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu/MT que determine ao setor competente a adoção imediata das providências necessárias para a realização urgente de serviços de cascalhamento, patrolamento e recuperação estrutural da estrada da Linha Cascalheira.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_no_016-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização das seguintes obras de infraestrutura na Estrada Linha Corgão:_x000D_
 	I – a construção de uma ponte sobre os bueiros existentes nas proximidades da Ponte do Corgão, tendo em vista que a atual estrutura não está suportando o volume de água, ocasionando o escoamento pela vazante e gerando riscos à trafegabilidade e à segurança dos usuários da via;_x000D_
 	II – a construção de uma ponte sobre o Rio Cerejeira, na mesma linha, com o objetivo de garantir melhores condições de acesso, escoamento da produção agrícola e mobilidade dos moradores da região.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1482/indicacao_no_017-2026.pdf</t>
+  </si>
+  <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a construção de uma ponte de madeira na Linha Jaciara, com o objetivo de garantir melhores condições de tráfego e segurança aos moradores e produtores rurais da localidade.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1483/indicacao_no_018-2026.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Prefeito Municipal à necessidade de construção de lombada na rua lateral do supermercado Pasqual, sentido creche pequeno cidadão, próximo ao centro de convivência, conforme normas do CONTRAN.</t>
   </si>
   <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_no_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine aos setores competentes a inclusão, no programa de Regularização Fundiária Urbana (Reurb), dos terrenos popularmente conhecidos como “horta comunitária”, localizados na Avenida Brasil, aos fundos do PSF 2.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1511/indicacao_no_020-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a adoção de medidas para garantir que todos os ônibus utilizados no transporte escolar do Município sejam equipados com sistema de ar-condicionado.</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Denise Pavan Brambila</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1512/indicacao_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu – MT, que sejam adotadas as providências necessárias para viabilizar a captação de recursos financeiros, por meio de convênios, parcerias ou emendas parlamentares, destinados à execução de obras de pavimentação asfáltica em vias públicas no Distrito de Ouro Verde dos Pioneiros.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1513/indicacao_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu – MT, que sejam adotadas as providências necessárias para a construção de banheiros na quadra de esportes do Distrito de Ouro Verde dos Pioneiros, incluindo instalações sanitárias acessíveis às pessoas com deficiência.</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Cotriguaçu – MT, que sejam adotadas as providências necessárias para a aquisição de equipamento autoclave destinado ao hospital municipal.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1516/indicacao_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que seja feito a construção de uma nova ponte sobre o Rio Piranha, com capacidade estrutural adequada para suportar cargas superiores a 10 (dez) toneladas, em substituição à atual estrutura existente.</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_no_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria competente a realização de serviços de patrolamento e cascalhamento no Assentamento São Gabriel, especificamente na Linha da chácara dos Idosos.</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_no_026-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a aquisição de uma máquina de corte de asfalto (serra clipper), a ser utilizada nas operações de tapa-buracos nas vias urbanas do município.</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_no_027-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo técnico e de viabilidade para utilização da técnica de solo-cimento na pavimentação e manutenção de estradas rurais e vias urbanas do Município.</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_no_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine aos setores competentes a adoção das providências necessárias para a aquisição de um rolo compactador de pequeno porte, destinado à execução de serviços de tapa-buracos e manutenção das vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_no_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a implantação de um quebra-molas próximo à distribuidora Altas Horas.</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1538/indicacao_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a adoção das providências necessárias para a cedência de espaços de tempo para publicidade em vídeo no telão instalado na Avenida Henrique Xavier Rodovalho, destinados ao comércio local e regional.</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Vanilton de Paula Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_no_031-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reivindico ao Prefeito Municipal de Cotriguaçu que providencie a construção de uma nova ponte na Rua Duque de Caxias, no Distrito de Nova União, nas proximidades da Casa Pastoral do Pastor Jacinto.</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_no_032-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reivindico ao Prefeito Municipal de Cotriguaçu que providencie a reconstrução de uma nova ponte no travessão da Linha 4, nas proximidades da propriedade do Sr. “Dimarzinho”.</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1541/indicacao_no_033-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reivindico ao Prefeito Municipal de Cotriguaçu que providencie a realização de serviços de limpeza, roçada e manutenção geral no Cemitério Municipal localizado no Distrito de Nova União.</t>
+  </si>
+  <si>
     <t>1437</t>
   </si>
   <si>
     <t>PDCS</t>
   </si>
   <si>
     <t>Parecer das Comissoes</t>
   </si>
   <si>
     <t>FISCALIZAÇAO E CONTROLE ORÇAMENTÁRIO</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA CFCO SOBRE O PROCESSO Nº 184.966-2/2024 CONTAS ANUAIS DE GOVERNO MUNICIPAL RELATIVAS AO EXERCÍCIO DE 2024, PARECER PRÉVIO Nº 113/2025, PREFEITO VALDIVINO MENDES DOS SANTOS.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf</t>
@@ -339,50 +534,53 @@
   <si>
     <t>Parecer nº 04/2026 sobre o PL nº 002/2026.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº 03/2026 sobre o PLC nº 003/2026.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf</t>
   </si>
   <si>
     <t>Parecer nº 06/2026 sobre o PLC nº 003/2026.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/</t>
+  </si>
+  <si>
     <t>Parecer da CFCO sobre o Projeto de Lei Complementar nº 004/2026.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_no_08-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da CCJRF sobre o Projeto de Lei Complementar nº 004/2026.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/parecer_no_09-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da CFCO sobre o Projeto de Lei nº 017/2026.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/parecer_no_010-2026.pdf</t>
@@ -429,68 +627,77 @@
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Parecer da comissão sobre o Projeto de Lei nº 27/2026.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/parecer_no_016-2026.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>Parecer da comissão sobre o Projeto de Lei Complementar nº 002/2026.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/parecer_no_019-2026.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de lei nº 11/2026</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/parecer_no_020-2026.pdf</t>
   </si>
   <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1522/parecer_no_021-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão sobre o Projeto de Lei Complementar nº 07/2026.</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1523/parecer_no_022-2026.pdf</t>
+  </si>
+  <si>
     <t>1425</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Moises Ferreira de Jesus</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a promoção, proteção e preservação da saúde individual e coletiva no âmbito municipal, estabelece normas de vigilância sanitária, saúde do trabalhador. controle de estabelecimentos e produtos de saúde e de interesse à saúde, e em linhas gerais trata de assuntos da vigilância ambiental e vigilância epidemiológica considerando as especificidades da região noroeste de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebrar Termo de Fomento com a ASSOCIAÇÃO DOS PRODUTORES RURAIS VALE DO JURUENA – LINHA PARANA, Pessoa Jurídica de Direito Privado, sem fins lucrativos, inscrita no CNPJ/MF sob o n.º 54.342.417/0001-61, com a finalidade de custear despesas para a compra de mudas de café para a associação, com repasse de recursos financeiros, e dá outras providências.</t>
@@ -639,197 +846,158 @@
   <si>
     <t>Revoga a Lei Municipal n.º 1.276/2024, que dispõe sobre adequação orçamentária no âmbito do Município de Cotriguaçu-MT e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de R$ 104.254,62, e dá outras providências.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_019-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 1.156/2021, que dispõe sobre a Criação, Organização, Estrutura e Competências do Conselho Municipal de Política Cultural - CMPC do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_no_020-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n.º 1.280/2024, que institui o Plano Municipal de Cultura (PMC) de Cotriguaçu, Estado de Mato Grosso, para o período decenal de 2024/2034 e dá outras providências.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_no_021-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 4.500.000,00 (quatro milhões e quinhentos mil reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_no_022-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.664.628,49 (seis milhões seiscentos e sessenta e quatro mil, seiscentos e vinte e oito reais e quarenta e nove centavos), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_no_023-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 2.153.497,63 (dois milhões cento e cinquenta e três mil quatrocentos e noventa e sete reais e sessenta e três centavos), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_no_024-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.168.800,00 (um milhão cento e sessenta e oito mil e oitocentos reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_no_025-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 6.459.444,17 (seis milhões quatrocentos e cinquenta e nove mil, quatrocentos e quarenta e quatro reais e dezessete centavos), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_no_026-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 171.638,80 (cento e setenta e um mil seiscentos e trinta e oito reais e oitenta centavos), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_no_027-2026_rep..pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da lei complementar nº 016/2004, que cria a L.D.U. - Lei de Diretrizes Urbanísticas do Município de Cotriguaçu e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_no_028-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 161.647,00(cento e sessenta e um mil seiscentos e quarenta e sete reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_no_029-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 100.000,00(cem mil reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_no_030-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.240,00(doze mil duzentos e quarenta reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_no_031-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 12.241,00(doze mil duzentos e quarenta e um reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_no_032-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00(duzentos mil reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_no_033-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 250.000,00(duzentos e cinquenta mil reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_no_034-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00(cento e cinquenta mil reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_no_035-2026.pdf</t>
@@ -859,50 +1027,215 @@
     <t>Autoriza abertura de crédito adicional especial no valor de até R$ 630.000,00 (seiscentos e trinta mil reais), no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_no_038-2026_cm.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n.º 1.203/2022, que dispõe sobre a instituição das Tarifas de Fornecimento de Água e de Coleta e Tratamento de Esgoto Sanitário, no âmbito do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_no_039-2026_cm.pdf</t>
   </si>
   <si>
     <t>Esta Lei dispõe sobre a regulamentação dos serviços públicos de abastecimento de água e coleta de esgoto no Município de Cotriguaçu Mato Grosso, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_no_040-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para celebrar Termo de Fomento com a ASSOCIAÇÃO MOTO CLUBE RADICAL DE COTRIGUAÇU, Pessoa Jurídica de Direito Privado, sem fins lucrativos, inscrita no CNPJ/MF sob o n.º 44.368.356/0001-58, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1520/projeto_de_lei_no_041-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 1.385/2026, que dispõe sobre o Conselho Municipal dos direitos da Pessoa Idosa -CMDPI e o Fundo Municipal do Idoso (FMID), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1521/projeto_de_lei_no_042-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 1.358/2026, que dispõe sobre o Conselho Municipal dos direitos da Mulher (CMDM) e do Fundo Municipal do Direito da Mulher (FMDM), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_no_043-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.400.000,00 (um milhão e quatrocentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1525/projeto_de_lei_no_044-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 1.000.000,00 (um milhão de reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 600.000,00 (seiscentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1527/projeto_de_lei_no_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 200.000,00 (duzentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1528</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1528/projeto_de_lei_no_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 350.000,00 (trezentos e cinquenta mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1529/projeto_de_lei_no_048-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 400.000,00 (quatrocentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1530/projeto_de_lei_no_049-2026.pdf</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1531/projeto_de_lei_no_050-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 750.044,00 (setecentos e cinquenta mil e quarenta e quatro reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1532/projeto_de_lei_no_051-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 500.000,00 (quinhentos mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no_052-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de até R$ 150.000,00 (cento e cinquenta mil reais), no orçamento do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1534/projeto_de_lei_no_053-2026_cm.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Diretrizes Orçamentária de 2027, e da outras providências.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_complementar_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos municipais, da administração pública direta ou indireta do Poder Executivo e do Poder Legislativo, do Município de Cotriguaçu, Estado de Mato Grosso, a teor do artigo 37, inciso X, da Constituição Federal, relativo ao exercício financeiro de 2026, concede reajuste real, cria cargos, função gratificada e dá outras providências.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 046/2019 que dispõe sobre o plano de cargos carreira e salário dos profissionais da educação pública básica do município de Cotriguaçu e alteração da Lei Complementar 019/2005 que dispõe sobre a reestruturação do estatuto dos servidores públicos do município de Cotriguaçu-MT, e dá outras providências</t>
   </si>
   <si>
     <t>1430</t>
   </si>
@@ -917,50 +1250,71 @@
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_lei_complementar_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o desconto que menciona, no pagamento a vista do Imposto Predial e Territorial Urbano - IPTU para o_x000D_
 Exercício Financeiro de 2026, institui o “Programa IPTU Premiado 2026”, e dá outras providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_complementar_no_005-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 142/2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_complementar_no_006-2026_ap..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei complementar nº 104/2022, que dispõe sobre a Nova Organização da Estrutura Administrativa, do Quadro de Pessoal de Agentes Políticos e Cargos em Comissão e das Funções Gratificadas, da Administração Pública Direta e Indireta, do Poder Executivo do Município de Cotriguaçu, Estado de Mato Grosso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1509/projeto_de_lei_complementar_no_007-2026_cm.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei complementar nº 104/2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1542</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei Complementar nº 104, de 2022 e o Anexo I da Lei Complementar nº 123, de 2024.</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>Acrescenta ao ANEXO III da Lei Complementar nº 141/2026 o Anexo Único da presente Lei Complementar, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1264,56 +1618,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/parecer_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/parecer_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/parecer_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/parecer_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/parecer_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/parecer_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/parecer_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/parecer_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1440/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1441/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1442/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1443/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_lei_no_011-2026_ap..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_complementar_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1456/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_no_017-2026..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_lei_no_018-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_no_027-2026_rep..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_no_038-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_no_039-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_complementar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_lei_complementar_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_lei_complementar_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_complementar_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_complementar_no_006-2026_ap..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/indicacao_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1445/indicacao_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1464/indicacao_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1482/indicacao_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1483/indicacao_no_018-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1515/indicacao_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1511/indicacao_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1512/indicacao_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1513/indicacao_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1514/indicacao_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1516/indicacao_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1518/indicacao_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1519/indicacao_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1535/indicacao_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1536/indicacao_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1537/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1538/indicacao_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1539/indicacao_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1540/indicacao_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1541/indicacao_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/parecer_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/parecer_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/parecer_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/parecer_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1484/parecer_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/parecer_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/parecer_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/parecer_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/parecer_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/parecer_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/parecer_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/parecer_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/parecer_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/parecer_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1522/parecer_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1523/parecer_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1432/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1440/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1441/projeto_de_lei_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1442/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1443/projeto_de_lei_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/projeto_de_lei_no_011-2026_ap..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1454/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_complementar_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1456/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1458/projeto_de_lei_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_no_017-2026..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_lei_no_018-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_019-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1463/projeto_de_lei_no_020-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/projeto_de_lei_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1471/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1472/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1473/projeto_de_lei_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1474/projeto_de_lei_no_025-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/projeto_de_lei_no_027-2026_rep..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1488/projeto_de_lei_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/projeto_de_lei_no_031-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/projeto_de_lei_no_032-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1493/projeto_de_lei_no_033-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1494/projeto_de_lei_no_034-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1495/projeto_de_lei_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1496/projeto_de_lei_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/projeto_de_lei_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_no_038-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/projeto_de_lei_no_039-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1517/projeto_de_lei_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1520/projeto_de_lei_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1521/projeto_de_lei_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1525/projeto_de_lei_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1526/projeto_de_lei_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1527/projeto_de_lei_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1528/projeto_de_lei_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1529/projeto_de_lei_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1530/projeto_de_lei_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1531/projeto_de_lei_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1532/projeto_de_lei_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1533/projeto_de_lei_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1534/projeto_de_lei_no_053-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_complementar_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_lei_complementar_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/projeto_de_lei_complementar_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/projeto_de_lei_complementar_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1497/projeto_de_lei_complementar_no_006-2026_ap..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/sapl/public/materialegislativa/2026/1509/projeto_de_lei_complementar_no_007-2026_cm.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cotriguacu.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H84"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1720,1796 +2074,2680 @@
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>77</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
         <v>98</v>
       </c>
-      <c r="B23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>74</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>56</v>
+        <v>130</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>64</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>68</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>131</v>
+        <v>149</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>151</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="F35" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>151</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="F36" t="s">
-        <v>88</v>
+        <v>157</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>151</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="F37" t="s">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="H37" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>163</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>138</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>86</v>
+        <v>151</v>
       </c>
       <c r="E38" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="F38" t="s">
-        <v>92</v>
+        <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>140</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>166</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>151</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="F39" t="s">
-        <v>88</v>
+        <v>157</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>143</v>
+        <v>167</v>
       </c>
       <c r="H39" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E40" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F40" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>148</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>149</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E41" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F41" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>151</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>153</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E42" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F42" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>154</v>
+        <v>176</v>
       </c>
       <c r="H42" t="s">
-        <v>155</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E43" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F43" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>158</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>159</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="D44" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E44" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F44" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>161</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>162</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="D45" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E45" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F45" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>163</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>164</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="D46" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E46" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F46" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>167</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>168</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D47" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E47" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F47" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>169</v>
+        <v>191</v>
       </c>
       <c r="H47" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E48" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F48" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E49" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F49" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="D50" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E50" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F50" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="D51" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E51" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F51" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="H51" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E52" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F52" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="H52" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E53" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F53" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="H53" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="D54" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E54" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F54" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="H54" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="D55" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E55" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F55" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="D56" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="E56" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F56" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="H56" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E57" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="H57" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E58" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F58" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="H58" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E59" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F59" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="H59" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>208</v>
+        <v>26</v>
       </c>
       <c r="D60" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E60" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F60" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="H60" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>212</v>
+        <v>30</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E61" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F61" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="H61" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>216</v>
+        <v>34</v>
       </c>
       <c r="D62" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="H62" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>220</v>
+        <v>38</v>
       </c>
       <c r="D63" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F63" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="H63" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>224</v>
+        <v>42</v>
       </c>
       <c r="D64" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E64" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F64" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="H64" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>228</v>
+        <v>47</v>
       </c>
       <c r="D65" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E65" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="H65" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="D66" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E66" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F66" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="H66" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>236</v>
+        <v>56</v>
       </c>
       <c r="D67" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E67" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F67" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="H67" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>240</v>
+        <v>60</v>
       </c>
       <c r="D68" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E68" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F68" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="H68" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>244</v>
+        <v>64</v>
       </c>
       <c r="D69" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E69" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F69" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="H69" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>248</v>
+        <v>68</v>
       </c>
       <c r="D70" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E70" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F70" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="H70" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>252</v>
+        <v>73</v>
       </c>
       <c r="D71" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E71" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F71" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="H71" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>256</v>
+        <v>77</v>
       </c>
       <c r="D72" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E72" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F72" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="H72" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>260</v>
+        <v>81</v>
       </c>
       <c r="D73" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E73" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F73" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="H73" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>264</v>
+        <v>85</v>
       </c>
       <c r="D74" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E74" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F74" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="H74" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>267</v>
+        <v>89</v>
       </c>
       <c r="D75" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E75" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F75" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H75" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>271</v>
+        <v>93</v>
       </c>
       <c r="D76" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E76" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F76" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H76" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>275</v>
+        <v>97</v>
       </c>
       <c r="D77" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E77" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F77" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H77" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>279</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="E78" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="F78" t="s">
-        <v>147</v>
+        <v>216</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H78" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>282</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="D79" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" t="s">
+        <v>215</v>
+      </c>
+      <c r="F79" t="s">
+        <v>216</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="E79" t="s">
+      <c r="H79" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>285</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>110</v>
+      </c>
+      <c r="D80" t="s">
+        <v>214</v>
+      </c>
+      <c r="E80" t="s">
+        <v>215</v>
+      </c>
+      <c r="F80" t="s">
+        <v>216</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H80" t="s">
         <v>287</v>
-      </c>
-[...19 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>288</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>114</v>
+      </c>
+      <c r="D81" t="s">
+        <v>214</v>
+      </c>
+      <c r="E81" t="s">
+        <v>215</v>
+      </c>
+      <c r="F81" t="s">
+        <v>216</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="B81" t="s">
-[...14 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>291</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>118</v>
+      </c>
+      <c r="D82" t="s">
+        <v>214</v>
+      </c>
+      <c r="E82" t="s">
+        <v>215</v>
+      </c>
+      <c r="F82" t="s">
+        <v>216</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B82" t="s">
-[...14 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>294</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>122</v>
+      </c>
+      <c r="D83" t="s">
+        <v>214</v>
+      </c>
+      <c r="E83" t="s">
+        <v>215</v>
+      </c>
+      <c r="F83" t="s">
+        <v>216</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="B83" t="s">
-[...14 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>297</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>126</v>
+      </c>
+      <c r="D84" t="s">
+        <v>214</v>
+      </c>
+      <c r="E84" t="s">
+        <v>215</v>
+      </c>
+      <c r="F84" t="s">
+        <v>216</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="H84" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>300</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>130</v>
+      </c>
+      <c r="D85" t="s">
+        <v>214</v>
+      </c>
+      <c r="E85" t="s">
+        <v>215</v>
+      </c>
+      <c r="F85" t="s">
+        <v>216</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H85" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>303</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>134</v>
+      </c>
+      <c r="D86" t="s">
+        <v>214</v>
+      </c>
+      <c r="E86" t="s">
+        <v>215</v>
+      </c>
+      <c r="F86" t="s">
+        <v>216</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H86" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>306</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>138</v>
+      </c>
+      <c r="D87" t="s">
+        <v>214</v>
+      </c>
+      <c r="E87" t="s">
+        <v>215</v>
+      </c>
+      <c r="F87" t="s">
+        <v>216</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H87" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>309</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>143</v>
+      </c>
+      <c r="D88" t="s">
+        <v>214</v>
+      </c>
+      <c r="E88" t="s">
+        <v>215</v>
+      </c>
+      <c r="F88" t="s">
+        <v>216</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H88" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>312</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>147</v>
+      </c>
+      <c r="D89" t="s">
+        <v>214</v>
+      </c>
+      <c r="E89" t="s">
+        <v>215</v>
+      </c>
+      <c r="F89" t="s">
+        <v>216</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H89" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>315</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>316</v>
+      </c>
+      <c r="D90" t="s">
+        <v>214</v>
+      </c>
+      <c r="E90" t="s">
+        <v>215</v>
+      </c>
+      <c r="F90" t="s">
+        <v>216</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H90" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>319</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>320</v>
+      </c>
+      <c r="D91" t="s">
+        <v>214</v>
+      </c>
+      <c r="E91" t="s">
+        <v>215</v>
+      </c>
+      <c r="F91" t="s">
+        <v>216</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H91" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>322</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>323</v>
+      </c>
+      <c r="D92" t="s">
+        <v>214</v>
+      </c>
+      <c r="E92" t="s">
+        <v>215</v>
+      </c>
+      <c r="F92" t="s">
+        <v>216</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H92" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>326</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>327</v>
+      </c>
+      <c r="D93" t="s">
+        <v>214</v>
+      </c>
+      <c r="E93" t="s">
+        <v>215</v>
+      </c>
+      <c r="F93" t="s">
+        <v>216</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H93" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>330</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>331</v>
+      </c>
+      <c r="D94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E94" t="s">
+        <v>215</v>
+      </c>
+      <c r="F94" t="s">
+        <v>216</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H94" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>334</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>335</v>
+      </c>
+      <c r="D95" t="s">
+        <v>214</v>
+      </c>
+      <c r="E95" t="s">
+        <v>215</v>
+      </c>
+      <c r="F95" t="s">
+        <v>216</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H95" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>338</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>339</v>
+      </c>
+      <c r="D96" t="s">
+        <v>214</v>
+      </c>
+      <c r="E96" t="s">
+        <v>215</v>
+      </c>
+      <c r="F96" t="s">
+        <v>216</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H96" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>342</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>343</v>
+      </c>
+      <c r="D97" t="s">
+        <v>214</v>
+      </c>
+      <c r="E97" t="s">
+        <v>215</v>
+      </c>
+      <c r="F97" t="s">
+        <v>216</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H97" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>346</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>347</v>
+      </c>
+      <c r="D98" t="s">
+        <v>214</v>
+      </c>
+      <c r="E98" t="s">
+        <v>215</v>
+      </c>
+      <c r="F98" t="s">
+        <v>216</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H98" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>350</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>351</v>
+      </c>
+      <c r="D99" t="s">
+        <v>214</v>
+      </c>
+      <c r="E99" t="s">
+        <v>215</v>
+      </c>
+      <c r="F99" t="s">
+        <v>216</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H99" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>354</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>355</v>
+      </c>
+      <c r="D100" t="s">
+        <v>214</v>
+      </c>
+      <c r="E100" t="s">
+        <v>215</v>
+      </c>
+      <c r="F100" t="s">
+        <v>216</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H100" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>358</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>359</v>
+      </c>
+      <c r="D101" t="s">
+        <v>214</v>
+      </c>
+      <c r="E101" t="s">
+        <v>215</v>
+      </c>
+      <c r="F101" t="s">
+        <v>216</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H101" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>362</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>363</v>
+      </c>
+      <c r="D102" t="s">
+        <v>214</v>
+      </c>
+      <c r="E102" t="s">
+        <v>215</v>
+      </c>
+      <c r="F102" t="s">
+        <v>216</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H102" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>366</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>367</v>
+      </c>
+      <c r="D103" t="s">
+        <v>214</v>
+      </c>
+      <c r="E103" t="s">
+        <v>215</v>
+      </c>
+      <c r="F103" t="s">
+        <v>216</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H103" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>370</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>371</v>
+      </c>
+      <c r="D104" t="s">
+        <v>214</v>
+      </c>
+      <c r="E104" t="s">
+        <v>215</v>
+      </c>
+      <c r="F104" t="s">
+        <v>216</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H104" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>374</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>375</v>
+      </c>
+      <c r="D105" t="s">
+        <v>214</v>
+      </c>
+      <c r="E105" t="s">
+        <v>215</v>
+      </c>
+      <c r="F105" t="s">
+        <v>216</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H105" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>377</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>378</v>
+      </c>
+      <c r="D106" t="s">
+        <v>214</v>
+      </c>
+      <c r="E106" t="s">
+        <v>215</v>
+      </c>
+      <c r="F106" t="s">
+        <v>216</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H106" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>381</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>382</v>
+      </c>
+      <c r="D107" t="s">
+        <v>214</v>
+      </c>
+      <c r="E107" t="s">
+        <v>215</v>
+      </c>
+      <c r="F107" t="s">
+        <v>216</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H107" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>385</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>386</v>
+      </c>
+      <c r="D108" t="s">
+        <v>214</v>
+      </c>
+      <c r="E108" t="s">
+        <v>215</v>
+      </c>
+      <c r="F108" t="s">
+        <v>216</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H108" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>389</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>390</v>
+      </c>
+      <c r="D109" t="s">
+        <v>214</v>
+      </c>
+      <c r="E109" t="s">
+        <v>215</v>
+      </c>
+      <c r="F109" t="s">
+        <v>216</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H109" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>393</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" t="s">
+        <v>394</v>
+      </c>
+      <c r="E110" t="s">
+        <v>395</v>
+      </c>
+      <c r="F110" t="s">
+        <v>216</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H110" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>398</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>17</v>
+      </c>
+      <c r="D111" t="s">
+        <v>394</v>
+      </c>
+      <c r="E111" t="s">
+        <v>395</v>
+      </c>
+      <c r="F111" t="s">
+        <v>216</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H111" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>400</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>21</v>
+      </c>
+      <c r="D112" t="s">
+        <v>394</v>
+      </c>
+      <c r="E112" t="s">
+        <v>395</v>
+      </c>
+      <c r="F112" t="s">
+        <v>216</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H112" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>403</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>26</v>
+      </c>
+      <c r="D113" t="s">
+        <v>394</v>
+      </c>
+      <c r="E113" t="s">
+        <v>395</v>
+      </c>
+      <c r="F113" t="s">
+        <v>216</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H113" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>406</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>30</v>
+      </c>
+      <c r="D114" t="s">
+        <v>394</v>
+      </c>
+      <c r="E114" t="s">
+        <v>395</v>
+      </c>
+      <c r="F114" t="s">
+        <v>216</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H114" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>409</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
         <v>34</v>
       </c>
-      <c r="D84" t="s">
-[...12 lines deleted...]
-        <v>300</v>
+      <c r="D115" t="s">
+        <v>394</v>
+      </c>
+      <c r="E115" t="s">
+        <v>395</v>
+      </c>
+      <c r="F115" t="s">
+        <v>216</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H115" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>412</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116" t="s">
+        <v>394</v>
+      </c>
+      <c r="E116" t="s">
+        <v>395</v>
+      </c>
+      <c r="F116" t="s">
+        <v>216</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H116" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>415</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>42</v>
+      </c>
+      <c r="D117" t="s">
+        <v>394</v>
+      </c>
+      <c r="E117" t="s">
+        <v>395</v>
+      </c>
+      <c r="F117" t="s">
+        <v>216</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H117" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>417</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118" t="s">
+        <v>394</v>
+      </c>
+      <c r="E118" t="s">
+        <v>395</v>
+      </c>
+      <c r="F118" t="s">
+        <v>216</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H118" t="s">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3553,50 +4791,84 @@
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>